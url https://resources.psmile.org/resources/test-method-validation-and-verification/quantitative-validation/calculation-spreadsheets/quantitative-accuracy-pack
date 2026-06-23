--- v0 (2025-10-01)
+++ v1 (2026-06-23)
@@ -1,88 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/xl/charts/color3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
-  <Override PartName="/xl/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/charts/style4.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/xl/charts/color4.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/charts/chart6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/charts/chart7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20398"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://webdav.medialab.com/1093980/hh4f8b31ee4f848da89c8575fb8e5f76f5hh/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\kmurph69\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="16695" windowHeight="12195" activeTab="2"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Instructions" sheetId="6" r:id="rId2"/>
-[...1 lines deleted...]
-    <sheet name="Alt Method Comparison" sheetId="1" r:id="rId4"/>
+    <sheet name="Instructions " sheetId="8" r:id="rId2"/>
+    <sheet name="Method Comparison 20 Samples" sheetId="5" r:id="rId3"/>
+    <sheet name="Method Comparison 40 Samples" sheetId="7" r:id="rId4"/>
+    <sheet name="Alt Method Comparison" sheetId="1" state="hidden" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="CMTable">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'Alt Method Comparison'!$A$1:$Y$45</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Instructions!$A$1:$AB$35</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'Alt Method Comparison'!$A$1:$Y$47</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Instructions '!$A$1:$U$47</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
+  <extLst/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D37" i="5" l="1"/>
+  <c r="D38" i="5" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="97" uniqueCount="57">
   <si>
     <t>Spec#</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>Y</t>
   </si>
   <si>
     <t>∆</t>
   </si>
   <si>
     <t>Mean</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Alternate (Quantitative) Method Comparison</t>
   </si>
   <si>
     <t>Method being evaluated:</t>
   </si>
   <si>
@@ -203,413 +213,207 @@
   <si>
     <t>Min</t>
   </si>
   <si>
     <t>Max</t>
   </si>
   <si>
     <t>High lmt</t>
   </si>
   <si>
     <t>Low lmt</t>
   </si>
   <si>
     <t>Correl. Coef. (R)</t>
   </si>
   <si>
     <t xml:space="preserve"> Quantitative Method Comparison</t>
   </si>
   <si>
     <t>Method being evaluated (Y):</t>
   </si>
   <si>
     <t xml:space="preserve">Reference Method (X): </t>
   </si>
   <si>
-    <t>Instructions:</t>
+    <t>NOTICE: This document is an example only. It must be revised to reflect your lab’s specific processes and/or specific protocol requirements.</t>
   </si>
   <si>
-    <r>
-[...11 lines deleted...]
-    </r>
+    <t>Approved and current. Effective starting 12-Jun-2023. Last reviewed on 28-May-2025._x000d_
+VAL 2002 (version 1.1). Quantitative Accuracy Pack. Page 3 of 3</t>
   </si>
   <si>
-    <r>
-[...19 lines deleted...]
-    </r>
+    <t>High Limit</t>
   </si>
   <si>
-    <r>
-[...37 lines deleted...]
-    </r>
+    <t>Low Limit</t>
   </si>
   <si>
-    <r>
-[...71 lines deleted...]
-    <t xml:space="preserve">a.  95% of the data points from the comparative method must be within Total Allowable Error limits of the reference method. This can be evaluated by calculating the "Error Index" </t>
+    <t xml:space="preserve">Grade </t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
-        <sz val="11"/>
-        <color indexed="8"/>
+        <sz val="14"/>
+        <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Error Index:</t>
+      <t xml:space="preserve">Instructions: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Note:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> The ideal number of samples is 40, however a minimum of 20 samples that cover the reportable range of the method and include points near the medical decision points, if possible, is acceptable.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Method Comparison:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+1.   Plot the reference method on the X axis and the method being validated on the Y axis.
+2.   Enter the Allowable Total Error (TEa) concentration and percent.  Refer to pSMILE Chemistry (EQA 1380a), Coagulation (EQA 1380b) or Hematology (EQA 1380c) TEa Limits table. 
+3.   Enter the results for the reference (X) and the new (Y) methods.
+4.   Evaluate the statistics.
+5.  If R value is &lt;0.975, Data does not extend over acceptable range. More data must be evaluated over larger range.
+6.   The correlation coefficient (R) must be &gt;0.975. 
+7.   95% of the data points from the comparative method must be within Total    
+Allowable Error limits of the reference method. This can be evaluated by calculating the "Error Index"
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Error Index: </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
-        <color indexed="8"/>
+        <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">  to measure the difference between the two methods as a ratio of the Total Allowable Error. </t>
-[...10 lines deleted...]
-      <t>3.  The absolute TEa value is calculated by converting the TEa percentage to a decimal and multiplying by the reference method data point</t>
+      <t xml:space="preserve"> to measure the difference between the two methods as a ratio of the Total Allowable Error. </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
-        <color indexed="30"/>
+        <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">. </t>
-[...22 lines deleted...]
-      <t>                   </t>
+      <t xml:space="preserve">
+1.  Using the Method Comparison spreadsheet tab the Error Index can be calculated by subtracting the reference method data point (X) from the method being validated data point (Y) and dividing by the Total Allowable Error (TEa). The equation is: (Y-X)/TEa. 
+2.  Use the percent TEa or the minimum detectable difference (absolute TEa), whichever is greater.
+3.  The absolute TEa value is calculated by converting the TEa percentage to a decimal and multiplying by the reference method data point. 
+4. The Error Index is measured for each X-Y pair, and must fall within -1 and 1. If more than 5% of the specimens have an Error Index of less than -1 or greater than 1, the accuracy experiment fails
+5.  If 95% of Error Indices are acceptable, Accuracy is acceptable. Proceed with Linearity experiments.
+</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
-        <color indexed="8"/>
-        <rFont val="Arial"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
         <family val="2"/>
+        <scheme val="minor"/>
       </rPr>
-      <t>i.  A Medical Decision Point is the concentration of the analyte at which a medical decision is triggered. You may enter up to five values</t>
-[...8 lines deleted...]
-      <t xml:space="preserve">. These values are plotted on the graph, and the program computes a predicted Y value and confidence interval at each X decision point. </t>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
-    <r>
-[...19 lines deleted...]
-    </r>
+    <t>Approved and current. Effective starting 29-May-2026. Last reviewed on 29-May-2026._x000d_
+VAL 2002 (version 2.0). Quantitative Accuracy Pack. Page 1 of 4</t>
   </si>
   <si>
-    <t xml:space="preserve">95% Confidence limits and Error Indices: </t>
+    <t>Approved and current. Effective starting 29-May-2026. Last reviewed on 29-May-2026._x000d_
+VAL 2002 (version 2.0). Quantitative Accuracy Pack. Page 2 of 4</t>
   </si>
   <si>
-    <r>
-[...16 lines deleted...]
-    </r>
+    <t>Approved and current. Effective starting 29-May-2026. Last reviewed on 29-May-2026._x000d_
+VAL 2002 (version 2.0). Quantitative Accuracy Pack. Page 3 of 4</t>
   </si>
   <si>
-    <t>2. Calculate Error Indices for each end of the 95% confidence limits for each Medical Decision Point as follows:  Divide the difference (from step i. above) by the SMILE TE Limit absolute value.</t>
-[...64 lines deleted...]
-VAL 2002 (version 1.1). Quantitative Accuracy Pack. Page 3 of 3</t>
+    <t>Approved and current. Effective starting 29-May-2026. Last reviewed on 29-May-2026._x000d_
+VAL 2002 (version 2.0). Quantitative Accuracy Pack. Page 4 of 4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.000"/>
     <numFmt numFmtId="165" formatCode="0.0000"/>
   </numFmts>
-  <fonts count="32">
+  <fonts count="35">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -617,256 +421,304 @@
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="8"/>
-[...3 lines deleted...]
-    <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="18"/>
-[...6 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
-[...11 lines deleted...]
-      <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="7"/>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
       <color indexed="8"/>
-      <name val="Arial"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="11"/>
-      <color indexed="10"/>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
-      <color indexed="8"/>
-[...23 lines deleted...]
-      <sz val="7"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-      <sz val="10"/>
+      <sz val="11"/>
+      <color theme="1" tint="0.35"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="6"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="5.75"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="5"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="5.25"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
-    <font>
-[...5 lines deleted...]
-    </font>
   </fonts>
-  <fills count="8">
+  <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="9"/>
+        <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="22"/>
+        <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF99"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.249970003962517"/>
+        <fgColor theme="0" tint="-0.249939993023872"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.149990007281303"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="19">
+  <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
@@ -890,135 +742,153 @@
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
     </border>
     <border>
       <left/>
-      <right/>
-[...6 lines deleted...]
-      <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color auto="1"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom style="double">
         <color auto="1"/>
       </bottom>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="double">
         <color auto="1"/>
       </bottom>
     </border>
     <border>
-      <left style="double">
+      <left style="thin">
         <color auto="1"/>
       </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+    </border>
+    <border>
+      <left/>
       <right/>
       <top style="double">
         <color auto="1"/>
       </top>
       <bottom style="double">
         <color auto="1"/>
       </bottom>
     </border>
     <border>
       <left/>
+      <right/>
+      <top style="double">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+    </border>
+    <border>
+      <left style="double">
+        <color auto="1"/>
+      </left>
       <right/>
       <top style="double">
         <color auto="1"/>
       </top>
       <bottom style="double">
         <color auto="1"/>
       </bottom>
     </border>
     <border>
       <left/>
       <right style="double">
         <color auto="1"/>
       </right>
       <top style="double">
         <color auto="1"/>
       </top>
       <bottom style="double">
         <color auto="1"/>
       </bottom>
-    </border>
-[...6 lines deleted...]
-      <bottom/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
     </border>
@@ -1026,415 +896,537 @@
   <cellStyleXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment/>
       <protection/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="108">
+  <cellXfs count="138">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-[...20 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="2" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...21 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" indent="4"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" indent="3"/>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" indent="1"/>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="18" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="8" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" indent="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" indent="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-      <protection/>
-[...18 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="15" builtinId="5"/>
     <cellStyle name="Currency" xfId="16" builtinId="4"/>
     <cellStyle name="Currency [0]" xfId="17" builtinId="7"/>
     <cellStyle name="Comma" xfId="18" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="19" builtinId="6"/>
   </cellStyles>
-  <dxfs count="9">
+  <dxfs count="15">
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color rgb="FF00B050"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color rgb="FFFF0000"/>
       </font>
-    </dxf>
-[...36 lines deleted...]
-      </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
+        <b/>
+        <i val="0"/>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <color rgb="FF00B050"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FF66FF33"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <color rgb="FFFF0000"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="5" tint="0.599929988384247"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <color rgb="FF00B050"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FF66FF33"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <color rgb="FFFF0000"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="5" tint="0.599929988384247"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -1475,157 +1467,173 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /></Relationships>
+</file>
+
+<file path=xl/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="color3.xml" /><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml" /></Relationships>
+</file>
+
+<file path=xl/charts/_rels/chart4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="color4.xml" /><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style4.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr vert="horz" rot="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" u="none" baseline="0"/>
               <a:t>Scatter Plot</a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.4115"/>
           <c:y val="0.01925"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="1"/>
       <c:spPr>
         <a:noFill/>
-        <a:ln>
+        <a:ln w="9525">
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
-      <c:layout/>
+      <c:layout>
+        <c:manualLayout>
+          <c:layoutTarget val="inner"/>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="0.1305"/>
+          <c:y val="0.0355"/>
+          <c:w val="0.827"/>
+          <c:h val="0.78"/>
+        </c:manualLayout>
+      </c:layout>
       <c:scatterChart>
         <c:scatterStyle val="lineMarker"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:v>X-Y</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="28575">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="circle"/>
             <c:size val="5"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:ln w="9525">
                 <a:noFill/>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:dLbls>
             <c:numFmt formatCode="General" sourceLinked="1"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
           </c:dLbls>
           <c:trendline>
             <c:spPr>
-              <a:ln w="9525"/>
+              <a:ln w="9525" cap="flat" cmpd="sng"/>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:forward val="10"/>
             <c:backward val="10"/>
             <c:intercept val="0"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:xVal>
             <c:numRef>
-              <c:f>'Method Comparison'!$B$12:$B$31</c:f>
+              <c:f>'Method Comparison 20 Samples'!$B$13:$B$32</c:f>
               <c:numCache/>
             </c:numRef>
           </c:xVal>
           <c:yVal>
             <c:numRef>
-              <c:f>'Method Comparison'!$C$12:$C$31</c:f>
+              <c:f>'Method Comparison 20 Samples'!$C$13:$C$32</c:f>
               <c:numCache/>
             </c:numRef>
           </c:yVal>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-13E1-4767-9016-16BB24C71CF4}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>1:1</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="tx2">
                   <a:lumMod val="40000"/>
                   <a:lumOff val="60000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:prstDash val="sysDot"/>
@@ -1643,57 +1651,57 @@
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
           </c:dLbls>
           <c:trendline>
             <c:spPr>
               <a:ln w="9525" cap="flat" cmpd="sng">
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:prstDash val="sysDot"/>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:forward val="10"/>
             <c:backward val="10"/>
             <c:intercept val="0"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:xVal>
             <c:numRef>
-              <c:f>'Method Comparison'!$B$12:$B$31</c:f>
+              <c:f>'Method Comparison 20 Samples'!$B$13:$B$32</c:f>
               <c:numCache/>
             </c:numRef>
           </c:xVal>
           <c:yVal>
             <c:numRef>
-              <c:f>'Method Comparison'!$B$12:$B$31</c:f>
+              <c:f>'Method Comparison 20 Samples'!$B$13:$B$32</c:f>
               <c:numCache/>
             </c:numRef>
           </c:yVal>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-13E1-4767-9016-16BB24C71CF4}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>Allowable Error</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cmpd="sng">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:prstDash val="sysDot"/>
             </a:ln>
           </c:spPr>
           <c:marker>
@@ -1705,57 +1713,57 @@
             <c:showVal val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
           </c:dLbls>
           <c:trendline>
             <c:spPr>
               <a:ln w="9525" cap="flat" cmpd="sng">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:prstDash val="sysDot"/>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:forward val="10"/>
             <c:backward val="10"/>
             <c:intercept val="0"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:xVal>
             <c:numRef>
-              <c:f>'Method Comparison'!$B$12:$B$31</c:f>
+              <c:f>'Method Comparison 20 Samples'!$B$13:$B$32</c:f>
               <c:numCache/>
             </c:numRef>
           </c:xVal>
           <c:yVal>
             <c:numRef>
-              <c:f>'Method Comparison'!$F$12:$F$31</c:f>
+              <c:f>'Method Comparison 20 Samples'!$F$13:$F$32</c:f>
               <c:numCache/>
             </c:numRef>
           </c:yVal>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-13E1-4767-9016-16BB24C71CF4}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="4"/>
           <c:order val="3"/>
           <c:tx>
             <c:v>Allowable Error</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cmpd="sng">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:prstDash val="sysDot"/>
             </a:ln>
           </c:spPr>
           <c:marker>
@@ -1766,298 +1774,1215 @@
             <c:showLegendKey val="0"/>
             <c:showVal val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
           </c:dLbls>
           <c:trendline>
             <c:spPr>
               <a:ln w="9525" cap="flat" cmpd="sng">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:prstDash val="sysDot"/>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:forward val="10"/>
             <c:backward val="10"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:xVal>
             <c:numRef>
-              <c:f>'Method Comparison'!$B$12:$B$31</c:f>
+              <c:f>'Method Comparison 20 Samples'!$B$13:$B$32</c:f>
               <c:numCache/>
             </c:numRef>
           </c:xVal>
           <c:yVal>
             <c:numRef>
-              <c:f>'Method Comparison'!$G$12:$G$31</c:f>
+              <c:f>'Method Comparison 20 Samples'!$G$13:$G$32</c:f>
               <c:numCache/>
             </c:numRef>
           </c:yVal>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000003-13E1-4767-9016-16BB24C71CF4}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
-        <c:axId val="29643603"/>
-        <c:axId val="23071513"/>
+        <c:axId val="57567367"/>
+        <c:axId val="14964377"/>
       </c:scatterChart>
       <c:valAx>
-        <c:axId val="29643603"/>
+        <c:axId val="57567367"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
+        <c:title>
+          <c:tx>
+            <c:rich>
+              <a:bodyPr vert="horz" rot="0"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr">
+                  <a:defRPr/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" u="none" baseline="0"/>
+                  <a:t>Reference Method </a:t>
+                </a:r>
+              </a:p>
+            </c:rich>
+          </c:tx>
+          <c:layout>
+            <c:manualLayout>
+              <c:xMode val="edge"/>
+              <c:yMode val="edge"/>
+              <c:x val="0.428"/>
+              <c:y val="0.88275"/>
+            </c:manualLayout>
+          </c:layout>
+          <c:overlay val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </c:spPr>
+        </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
-          <a:ln w="9525" cap="flat" cmpd="sng"/>
+          <a:ln w="9525" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr vert="horz" rot="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr lang="en-US" sz="1000" b="0" i="0" u="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="23071513"/>
+        <c:crossAx val="14964377"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="midCat"/>
       </c:valAx>
       <c:valAx>
-        <c:axId val="23071513"/>
+        <c:axId val="14964377"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
+        <c:title>
+          <c:tx>
+            <c:rich>
+              <a:bodyPr vert="horz" rot="-5400000"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr">
+                  <a:defRPr/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" u="none" baseline="0"/>
+                  <a:t>New</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" u="none" baseline="0"/>
+                  <a:t> Method </a:t>
+                </a:r>
+              </a:p>
+            </c:rich>
+          </c:tx>
+          <c:layout>
+            <c:manualLayout>
+              <c:xMode val="edge"/>
+              <c:yMode val="edge"/>
+              <c:x val="0.028"/>
+              <c:y val="0.3615"/>
+            </c:manualLayout>
+          </c:layout>
+          <c:overlay val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </c:spPr>
+        </c:title>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9525" cap="flat" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
-          <a:ln w="9525" cap="flat" cmpd="sng"/>
+          <a:ln w="9525" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
         </c:spPr>
-        <c:crossAx val="29643603"/>
+        <c:crossAx val="57567367"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="midCat"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
-      <c:legendPos val="r"/>
+      <c:legendPos val="b"/>
       <c:legendEntry>
         <c:idx val="2"/>
         <c:delete val="1"/>
       </c:legendEntry>
       <c:legendEntry>
         <c:idx val="5"/>
         <c:delete val="1"/>
       </c:legendEntry>
       <c:legendEntry>
         <c:idx val="6"/>
         <c:delete val="1"/>
       </c:legendEntry>
       <c:legendEntry>
         <c:idx val="7"/>
         <c:delete val="1"/>
       </c:legendEntry>
-      <c:layout>
-[...8 lines deleted...]
-      </c:layout>
+      <c:layout/>
       <c:overlay val="1"/>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr vert="horz" rot="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" u="none" baseline="0"/>
               <a:t>Error Index</a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
       <c:layout/>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
-        <a:ln>
+        <a:ln w="9525">
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="0"/>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:dLbls>
             <c:numFmt formatCode="General" sourceLinked="1"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
           </c:dLbls>
           <c:val>
             <c:numRef>
-              <c:f>'Method Comparison'!$E$12:$E$31</c:f>
+              <c:f>'Method Comparison 20 Samples'!$E$13:$E$32</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-03B5-4C2C-8564-F6DACF26F60A}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
-        <c:axId val="48339635"/>
-        <c:axId val="43736051"/>
+        <c:axId val="24333207"/>
+        <c:axId val="19670538"/>
       </c:barChart>
       <c:catAx>
-        <c:axId val="48339635"/>
+        <c:axId val="24333207"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln w="9525" cap="flat" cmpd="sng"/>
         </c:spPr>
-        <c:crossAx val="43736051"/>
+        <c:crossAx val="19670538"/>
         <c:crossesAt val="0"/>
         <c:auto val="1"/>
         <c:lblOffset val="100"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="43736051"/>
+        <c:axId val="19670538"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:max val="2"/>
           <c:min val="-2"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln w="9525" cap="flat" cmpd="sng"/>
         </c:spPr>
-        <c:crossAx val="48339635"/>
+        <c:crossAx val="24333207"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart3.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <c:lang val="en-US"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:title>
+      <c:tx>
+        <c:rich>
+          <a:bodyPr vert="horz" rot="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Scatter</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> Plot </a:t>
+            </a:r>
+          </a:p>
+        </c:rich>
+      </c:tx>
+      <c:layout>
+        <c:manualLayout>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="0.44325"/>
+          <c:y val="0.0355"/>
+        </c:manualLayout>
+      </c:layout>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
+      </c:spPr>
+    </c:title>
+    <c:autoTitleDeleted val="0"/>
+    <c:plotArea>
+      <c:layout>
+        <c:manualLayout>
+          <c:layoutTarget val="inner"/>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="0.13775"/>
+          <c:y val="0.12125"/>
+          <c:w val="0.822"/>
+          <c:h val="0.63775"/>
+        </c:manualLayout>
+      </c:layout>
+      <c:scatterChart>
+        <c:scatterStyle val="lineMarker"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:tx>
+            <c:v>X-Y</c:v>
+          </c:tx>
+          <c:spPr>
+            <a:ln w="28575">
+              <a:noFill/>
+              <a:round/>
+            </a:ln>
+          </c:spPr>
+          <c:marker>
+            <c:symbol val="circle"/>
+            <c:size val="4"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:ln w="9525">
+                <a:noFill/>
+              </a:ln>
+            </c:spPr>
+          </c:marker>
+          <c:dLbls>
+            <c:numFmt formatCode="General" sourceLinked="1"/>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="0"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+          </c:dLbls>
+          <c:trendline>
+            <c:spPr>
+              <a:ln w="15875" cap="rnd" cmpd="sng">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+              </a:ln>
+            </c:spPr>
+            <c:trendlineType val="linear"/>
+            <c:forward val="10"/>
+            <c:backward val="10"/>
+            <c:intercept val="0"/>
+            <c:dispRSqr val="0"/>
+            <c:dispEq val="0"/>
+          </c:trendline>
+          <c:xVal>
+            <c:numRef>
+              <c:f>'Method Comparison 40 Samples'!$B$12:$B$51</c:f>
+              <c:numCache/>
+            </c:numRef>
+          </c:xVal>
+          <c:yVal>
+            <c:numRef>
+              <c:f>'Method Comparison 40 Samples'!$C$12:$C$51</c:f>
+              <c:numCache/>
+            </c:numRef>
+          </c:yVal>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000001-3ADB-4F93-85AF-7192C75B5BCE}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="1"/>
+          <c:order val="1"/>
+          <c:tx>
+            <c:v>1:1</c:v>
+          </c:tx>
+          <c:spPr>
+            <a:ln w="25400">
+              <a:noFill/>
+              <a:round/>
+            </a:ln>
+          </c:spPr>
+          <c:marker>
+            <c:symbol val="circle"/>
+            <c:size val="5"/>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln w="9525">
+                <a:noFill/>
+              </a:ln>
+            </c:spPr>
+          </c:marker>
+          <c:dLbls>
+            <c:numFmt formatCode="General" sourceLinked="1"/>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="0"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+          </c:dLbls>
+          <c:trendline>
+            <c:name>1:1</c:name>
+            <c:spPr>
+              <a:ln w="15875" cap="rnd" cmpd="sng">
+                <a:solidFill>
+                  <a:srgbClr val="00B0F0"/>
+                </a:solidFill>
+                <a:prstDash val="sysDot"/>
+              </a:ln>
+            </c:spPr>
+            <c:trendlineType val="linear"/>
+            <c:forward val="10"/>
+            <c:backward val="10"/>
+            <c:intercept val="0"/>
+            <c:dispRSqr val="0"/>
+            <c:dispEq val="0"/>
+          </c:trendline>
+          <c:xVal>
+            <c:numRef>
+              <c:f>'Method Comparison 40 Samples'!$B$12:$B$51</c:f>
+              <c:numCache/>
+            </c:numRef>
+          </c:xVal>
+          <c:yVal>
+            <c:numRef>
+              <c:f>'Method Comparison 40 Samples'!$B$12:$B$51</c:f>
+              <c:numCache/>
+            </c:numRef>
+          </c:yVal>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000003-3ADB-4F93-85AF-7192C75B5BCE}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="2"/>
+          <c:order val="2"/>
+          <c:tx>
+            <c:v>Allowable Error</c:v>
+          </c:tx>
+          <c:spPr>
+            <a:ln w="25400">
+              <a:noFill/>
+              <a:round/>
+            </a:ln>
+          </c:spPr>
+          <c:marker>
+            <c:symbol val="circle"/>
+            <c:size val="5"/>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln w="9525">
+                <a:noFill/>
+              </a:ln>
+            </c:spPr>
+          </c:marker>
+          <c:dLbls>
+            <c:numFmt formatCode="General" sourceLinked="1"/>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="0"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+          </c:dLbls>
+          <c:trendline>
+            <c:name>Allowable Error</c:name>
+            <c:spPr>
+              <a:ln w="15875" cap="flat" cmpd="sng">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:prstDash val="sysDot"/>
+              </a:ln>
+            </c:spPr>
+            <c:trendlineType val="linear"/>
+            <c:forward val="10"/>
+            <c:backward val="10"/>
+            <c:intercept val="0"/>
+            <c:dispRSqr val="0"/>
+            <c:dispEq val="0"/>
+          </c:trendline>
+          <c:xVal>
+            <c:numRef>
+              <c:f>'Method Comparison 40 Samples'!$B$12:$B$51</c:f>
+              <c:numCache/>
+            </c:numRef>
+          </c:xVal>
+          <c:yVal>
+            <c:numRef>
+              <c:f>'Method Comparison 40 Samples'!$F$12:$F$51</c:f>
+              <c:numCache/>
+            </c:numRef>
+          </c:yVal>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000005-3ADB-4F93-85AF-7192C75B5BCE}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="3"/>
+          <c:order val="3"/>
+          <c:tx>
+            <c:v>Allowable Error</c:v>
+          </c:tx>
+          <c:spPr>
+            <a:ln w="25400">
+              <a:noFill/>
+              <a:round/>
+            </a:ln>
+          </c:spPr>
+          <c:marker>
+            <c:symbol val="circle"/>
+            <c:size val="5"/>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln w="9525">
+                <a:noFill/>
+              </a:ln>
+            </c:spPr>
+          </c:marker>
+          <c:dLbls>
+            <c:numFmt formatCode="General" sourceLinked="1"/>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="0"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+          </c:dLbls>
+          <c:trendline>
+            <c:name>Allowable Error</c:name>
+            <c:spPr>
+              <a:ln w="15875" cap="rnd" cmpd="sng">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:prstDash val="sysDot"/>
+              </a:ln>
+            </c:spPr>
+            <c:trendlineType val="linear"/>
+            <c:forward val="10"/>
+            <c:backward val="10"/>
+            <c:intercept val="0"/>
+            <c:dispRSqr val="0"/>
+            <c:dispEq val="0"/>
+          </c:trendline>
+          <c:xVal>
+            <c:numRef>
+              <c:f>'Method Comparison 40 Samples'!$B$12:$B$51</c:f>
+              <c:numCache/>
+            </c:numRef>
+          </c:xVal>
+          <c:yVal>
+            <c:numRef>
+              <c:f>'Method Comparison 40 Samples'!$G$12:$G$51</c:f>
+              <c:numCache/>
+            </c:numRef>
+          </c:yVal>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000007-3ADB-4F93-85AF-7192C75B5BCE}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:axId val="29156356"/>
+        <c:axId val="62982492"/>
+      </c:scatterChart>
+      <c:valAx>
+        <c:axId val="29156356"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:title>
+          <c:tx>
+            <c:rich>
+              <a:bodyPr vert="horz" rot="0"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr">
+                  <a:defRPr/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="800" b="0" i="0" u="none" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>Reference</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" sz="800" b="0" i="0" u="none" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t> Method </a:t>
+                </a:r>
+              </a:p>
+            </c:rich>
+          </c:tx>
+          <c:layout>
+            <c:manualLayout>
+              <c:xMode val="edge"/>
+              <c:yMode val="edge"/>
+              <c:x val="0.3805"/>
+              <c:y val="0.84025"/>
+            </c:manualLayout>
+          </c:layout>
+          <c:overlay val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:noFill/>
+            </a:ln>
+          </c:spPr>
+        </c:title>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln w="9525" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:round/>
+          </a:ln>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr lang="en-US" sz="900" b="0" i="0" u="none" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="62982492"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="midCat"/>
+      </c:valAx>
+      <c:valAx>
+        <c:axId val="62982492"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:title>
+          <c:tx>
+            <c:rich>
+              <a:bodyPr vert="horz" rot="-5400000"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr">
+                  <a:defRPr/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="800" b="0" i="0" u="none" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t>New</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" sz="800" b="0" i="0" u="none" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:rPr>
+                  <a:t> Method </a:t>
+                </a:r>
+              </a:p>
+            </c:rich>
+          </c:tx>
+          <c:layout>
+            <c:manualLayout>
+              <c:xMode val="edge"/>
+              <c:yMode val="edge"/>
+              <c:x val="0.0085"/>
+              <c:y val="0.3865"/>
+            </c:manualLayout>
+          </c:layout>
+          <c:overlay val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:noFill/>
+            </a:ln>
+          </c:spPr>
+        </c:title>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln w="9525" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:round/>
+          </a:ln>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr lang="en-US" sz="900" b="0" i="0" u="none" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="29156356"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="midCat"/>
+      </c:valAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
+      </c:spPr>
+    </c:plotArea>
+    <c:legend>
+      <c:legendPos val="b"/>
+      <c:legendEntry>
+        <c:idx val="1"/>
+        <c:delete val="1"/>
+      </c:legendEntry>
+      <c:legendEntry>
+        <c:idx val="2"/>
+        <c:delete val="1"/>
+      </c:legendEntry>
+      <c:legendEntry>
+        <c:idx val="3"/>
+        <c:delete val="1"/>
+      </c:legendEntry>
+      <c:layout>
+        <c:manualLayout>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="0.08125"/>
+          <c:y val="0.90175"/>
+          <c:w val="0.78925"/>
+          <c:h val="0.0745"/>
+        </c:manualLayout>
+      </c:layout>
+      <c:overlay val="1"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr vert="horz" rot="0"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr lang="en-US" sz="800" b="0" i="0" u="none" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+        </a:p>
+      </c:txPr>
+    </c:legend>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:solidFill>
+      <a:schemeClr val="bg1"/>
+    </a:solidFill>
+    <a:ln w="9525" cap="flat" cmpd="sng">
+      <a:solidFill>
+        <a:schemeClr val="tx1"/>
+      </a:solidFill>
+      <a:round/>
+    </a:ln>
+  </c:spPr>
+</c:chartSpace>
+</file>
+
+<file path=xl/charts/chart4.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <c:lang val="en-US"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:title>
+      <c:tx>
+        <c:rich>
+          <a:bodyPr vert="horz" rot="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Error</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> Index </a:t>
+            </a:r>
+          </a:p>
+        </c:rich>
+      </c:tx>
+      <c:layout/>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
+      </c:spPr>
+    </c:title>
+    <c:autoTitleDeleted val="0"/>
+    <c:plotArea>
+      <c:layout>
+        <c:manualLayout>
+          <c:layoutTarget val="inner"/>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="0.10425"/>
+          <c:y val="0.14325"/>
+          <c:w val="0.839"/>
+          <c:h val="0.7405"/>
+        </c:manualLayout>
+      </c:layout>
+      <c:barChart>
+        <c:barDir val="col"/>
+        <c:grouping val="clustered"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+            <a:ln w="9525" cap="flat" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:tint val="75000"/>
+                  <a:shade val="95000"/>
+                  <a:satMod val="105000"/>
+                  <a:alpha val="96000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:ln>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:dLbls>
+            <c:numFmt formatCode="General" sourceLinked="1"/>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="0"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+          </c:dLbls>
+          <c:val>
+            <c:numRef>
+              <c:f>'Method Comparison 40 Samples'!$E$12:$E$51</c:f>
+              <c:numCache/>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-F947-4861-A815-786C28ED1163}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:gapWidth val="200"/>
+        <c:axId val="51709941"/>
+        <c:axId val="34028022"/>
+      </c:barChart>
+      <c:catAx>
+        <c:axId val="51709941"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="out"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln w="9525" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:round/>
+          </a:ln>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr lang="en-US" sz="900" b="0" i="0" u="none" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="34028022"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
+      </c:catAx>
+      <c:valAx>
+        <c:axId val="34028022"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+          <c:max val="2"/>
+          <c:min val="-2"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="6350" cap="flat" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln w="9525" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:tint val="75000"/>
+                <a:shade val="95000"/>
+                <a:satMod val="105000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr lang="en-US" sz="900" b="0" i="0" u="none" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="51709941"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="between"/>
+      </c:valAx>
+      <c:spPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
+      </c:spPr>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:solidFill>
+      <a:schemeClr val="bg1"/>
+    </a:solidFill>
+    <a:ln w="9525" cap="flat" cmpd="sng">
+      <a:solidFill>
+        <a:srgbClr val="000000"/>
+      </a:solidFill>
+      <a:round/>
+    </a:ln>
+  </c:spPr>
+</c:chartSpace>
+</file>
+
+<file path=xl/charts/chart5.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr vert="horz" rot="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
@@ -2116,413 +3041,382 @@
           </c:spPr>
           <c:marker>
             <c:symbol val="circle"/>
             <c:size val="3"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:ln w="9525">
                 <a:noFill/>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:dLbls>
             <c:numFmt formatCode="General" sourceLinked="1"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
           </c:dLbls>
           <c:trendline>
             <c:spPr>
-              <a:ln w="9525"/>
+              <a:ln w="9525" cap="flat" cmpd="sng"/>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:xVal>
             <c:numRef>
-              <c:f>'Alt Method Comparison'!$B$12:$B$31</c:f>
+              <c:f>'Alt Method Comparison'!$B$14:$B$33</c:f>
               <c:numCache/>
             </c:numRef>
           </c:xVal>
           <c:yVal>
             <c:numRef>
-              <c:f>'Alt Method Comparison'!$C$12:$C$31</c:f>
+              <c:f>'Alt Method Comparison'!$C$14:$C$33</c:f>
               <c:numCache/>
             </c:numRef>
           </c:yVal>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-02C8-40BF-8B60-A41EAD8D803A}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>1:1 Line</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cmpd="sng">
               <a:solidFill>
                 <a:srgbClr val="4F81BD">
                   <a:alpha val="50000"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:dLbls>
             <c:numFmt formatCode="General" sourceLinked="1"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
           </c:dLbls>
           <c:xVal>
             <c:numRef>
-              <c:f>'Alt Method Comparison'!$B$12:$B$31</c:f>
+              <c:f>'Alt Method Comparison'!$B$14:$B$33</c:f>
               <c:numCache/>
             </c:numRef>
           </c:xVal>
           <c:yVal>
             <c:numRef>
-              <c:f>'Alt Method Comparison'!$B$12:$B$31</c:f>
+              <c:f>'Alt Method Comparison'!$B$14:$B$33</c:f>
               <c:numCache/>
             </c:numRef>
           </c:yVal>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-02C8-40BF-8B60-A41EAD8D803A}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>extend</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cmpd="sng">
               <a:solidFill>
                 <a:srgbClr val="4F81BD">
                   <a:alpha val="50000"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:dLbls>
             <c:numFmt formatCode="General" sourceLinked="1"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
           </c:dLbls>
           <c:xVal>
             <c:numRef>
-              <c:f>'Alt Method Comparison'!$F$12:$F$13</c:f>
+              <c:f>'Alt Method Comparison'!$F$14:$F$15</c:f>
               <c:numCache/>
             </c:numRef>
           </c:xVal>
           <c:yVal>
             <c:numRef>
-              <c:f>'Alt Method Comparison'!$F$12:$F$13</c:f>
+              <c:f>'Alt Method Comparison'!$F$14:$F$15</c:f>
               <c:numCache/>
             </c:numRef>
           </c:yVal>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-02C8-40BF-8B60-A41EAD8D803A}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="4"/>
           <c:order val="3"/>
           <c:tx>
             <c:v>Allowable Error</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cmpd="sng">
               <a:solidFill>
                 <a:srgbClr val="FF0000">
                   <a:alpha val="50000"/>
                 </a:srgbClr>
               </a:solidFill>
               <a:prstDash val="sysDot"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:dLbls>
             <c:numFmt formatCode="General" sourceLinked="1"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
           </c:dLbls>
           <c:xVal>
             <c:numRef>
-              <c:f>'Alt Method Comparison'!$B$12:$B$31</c:f>
+              <c:f>'Alt Method Comparison'!$B$14:$B$33</c:f>
               <c:numCache/>
             </c:numRef>
           </c:xVal>
           <c:yVal>
             <c:numRef>
-              <c:f>'Alt Method Comparison'!$B$40:$B$60</c:f>
+              <c:f>'Alt Method Comparison'!$B$42:$B$62</c:f>
               <c:numCache/>
             </c:numRef>
           </c:yVal>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000003-02C8-40BF-8B60-A41EAD8D803A}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="5"/>
           <c:order val="4"/>
           <c:tx>
             <c:v>Low bounds</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cmpd="sng">
               <a:solidFill>
                 <a:srgbClr val="FF0000">
                   <a:alpha val="50000"/>
                 </a:srgbClr>
               </a:solidFill>
               <a:prstDash val="sysDot"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:dLbls>
             <c:numFmt formatCode="General" sourceLinked="1"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
           </c:dLbls>
           <c:xVal>
             <c:numRef>
-              <c:f>'Alt Method Comparison'!$B$12:$B$31</c:f>
+              <c:f>'Alt Method Comparison'!$B$14:$B$33</c:f>
               <c:numCache/>
             </c:numRef>
           </c:xVal>
           <c:yVal>
             <c:numRef>
-              <c:f>'Alt Method Comparison'!$C$40:$C$60</c:f>
+              <c:f>'Alt Method Comparison'!$C$42:$C$62</c:f>
               <c:numCache/>
             </c:numRef>
           </c:yVal>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000004-02C8-40BF-8B60-A41EAD8D803A}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
-        <c:axId val="7621181"/>
-        <c:axId val="13548265"/>
+        <c:axId val="55148050"/>
+        <c:axId val="24315329"/>
       </c:scatterChart>
       <c:valAx>
-        <c:axId val="7621181"/>
+        <c:axId val="55148050"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
-        <c:title>
-[...29 lines deleted...]
-        </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln w="9525" cap="flat" cmpd="sng"/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr vert="horz" rot="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr lang="en-US" sz="575" b="0" i="0" u="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="13548265"/>
+        <c:crossAx val="24315329"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="midCat"/>
       </c:valAx>
       <c:valAx>
-        <c:axId val="13548265"/>
+        <c:axId val="24315329"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="0" cap="flat" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln w="9525" cap="flat" cmpd="sng"/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr vert="horz" rot="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr lang="en-US" sz="575" b="0" i="0" u="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="7621181"/>
+        <c:crossAx val="55148050"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="midCat"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln w="25400">
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:legendEntry>
         <c:idx val="2"/>
         <c:delete val="1"/>
       </c:legendEntry>
       <c:legendEntry>
         <c:idx val="4"/>
         <c:delete val="1"/>
       </c:legendEntry>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.1615"/>
           <c:y val="0.112"/>
           <c:w val="0.326"/>
           <c:h val="0.24575"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="1"/>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
 </c:chartSpace>
 </file>
 
-<file path=xl/charts/chart4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/charts/chart6.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr vert="horz" rot="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="875" b="1" i="0" u="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
@@ -2581,72 +3475,72 @@
             <c:size val="5"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="000080"/>
               </a:solidFill>
               <a:ln w="9525" cap="flat" cmpd="sng">
                 <a:solidFill>
                   <a:srgbClr val="000080"/>
                 </a:solidFill>
                 <a:prstDash val="solid"/>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:dLbls>
             <c:numFmt formatCode="General" sourceLinked="1"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
           </c:dLbls>
           <c:xVal>
             <c:numRef>
-              <c:f>'Alt Method Comparison'!$B$12:$B$31</c:f>
+              <c:f>'Alt Method Comparison'!$B$14:$B$33</c:f>
               <c:numCache/>
             </c:numRef>
           </c:xVal>
           <c:yVal>
             <c:numRef>
-              <c:f>'Alt Method Comparison'!$D$12:$D$31</c:f>
+              <c:f>'Alt Method Comparison'!$D$14:$D$33</c:f>
               <c:numCache/>
             </c:numRef>
           </c:yVal>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-6CF0-49D4-966C-C7EAEBBA91CF}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
-        <c:axId val="31523768"/>
-        <c:axId val="25528728"/>
+        <c:axId val="13788548"/>
+        <c:axId val="40138532"/>
       </c:scatterChart>
       <c:valAx>
-        <c:axId val="31523768"/>
+        <c:axId val="13788548"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr vert="horz" rot="0"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr">
                   <a:defRPr/>
                 </a:pPr>
                 <a:r>
                   <a:rPr lang="en-US" sz="800" b="1" i="0" u="none" baseline="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="Arial"/>
                     <a:ea typeface="Arial"/>
                     <a:cs typeface="Arial"/>
                   </a:rPr>
                   <a:t>Reference Method</a:t>
                 </a:r>
@@ -2675,56 +3569,56 @@
         <c:tickLblPos val="low"/>
         <c:spPr>
           <a:ln w="3175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr vert="horz" rot="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr lang="en-US" sz="500" b="0" i="0" u="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="25528728"/>
+        <c:crossAx val="40138532"/>
         <c:crossesAt val="0"/>
         <c:crossBetween val="midCat"/>
       </c:valAx>
       <c:valAx>
-        <c:axId val="25528728"/>
+        <c:axId val="40138532"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr vert="horz" rot="-5400000"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr">
                   <a:defRPr/>
                 </a:pPr>
                 <a:r>
                   <a:rPr lang="en-US" sz="800" b="1" i="0" u="none" baseline="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="Arial"/>
                     <a:ea typeface="Arial"/>
                     <a:cs typeface="Arial"/>
                   </a:rPr>
                   <a:t>Bias</a:t>
                 </a:r>
@@ -2763,101 +3657,101 @@
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln w="3175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr vert="horz" rot="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr lang="en-US" sz="500" b="0" i="0" u="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="31523768"/>
+        <c:crossAx val="13788548"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="midCat"/>
       </c:valAx>
       <c:spPr>
         <a:solidFill>
           <a:srgbClr val="C0C0C0"/>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng">
           <a:solidFill>
             <a:srgbClr val="808080"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:srgbClr val="FFFFFF"/>
     </a:solidFill>
     <a:ln w="3175" cap="flat" cmpd="sng">
       <a:solidFill>
         <a:srgbClr val="000000"/>
       </a:solidFill>
       <a:prstDash val="solid"/>
     </a:ln>
   </c:spPr>
   <c:txPr>
     <a:bodyPr vert="horz" rot="0"/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr lang="en-US" sz="500" b="0" i="0" u="none" baseline="0">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
         </a:defRPr>
       </a:pPr>
     </a:p>
   </c:txPr>
 </c:chartSpace>
 </file>
 
-<file path=xl/charts/chart5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/charts/chart7.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.44175"/>
           <c:y val="0.0355"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln w="25400">
@@ -2913,72 +3807,72 @@
             <c:size val="5"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="000080"/>
               </a:solidFill>
               <a:ln w="9525" cap="flat" cmpd="sng">
                 <a:solidFill>
                   <a:srgbClr val="000080"/>
                 </a:solidFill>
                 <a:prstDash val="solid"/>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:dLbls>
             <c:numFmt formatCode="General" sourceLinked="1"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
           </c:dLbls>
           <c:xVal>
             <c:numRef>
-              <c:f>'Alt Method Comparison'!$B$12:$B$31</c:f>
+              <c:f>'Alt Method Comparison'!$B$14:$B$33</c:f>
               <c:numCache/>
             </c:numRef>
           </c:xVal>
           <c:yVal>
             <c:numRef>
-              <c:f>'Alt Method Comparison'!$R$3:$R$22</c:f>
+              <c:f>'Alt Method Comparison'!$R$5:$R$24</c:f>
               <c:numCache/>
             </c:numRef>
           </c:yVal>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-9676-44AA-B89B-1028CA6308D5}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
-        <c:axId val="5038840"/>
-        <c:axId val="52219373"/>
+        <c:axId val="52239858"/>
+        <c:axId val="7044360"/>
       </c:scatterChart>
       <c:valAx>
-        <c:axId val="5038840"/>
+        <c:axId val="52239858"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr vert="horz" rot="0"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr">
                   <a:defRPr/>
                 </a:pPr>
                 <a:r>
                   <a:rPr lang="en-US" sz="525" b="1" i="0" u="none" baseline="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="Arial"/>
                     <a:ea typeface="Arial"/>
                     <a:cs typeface="Arial"/>
                   </a:rPr>
                   <a:t>Reference Method</a:t>
                 </a:r>
@@ -3007,56 +3901,56 @@
         <c:tickLblPos val="low"/>
         <c:spPr>
           <a:ln w="3175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr vert="horz" rot="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr lang="en-US" sz="525" b="0" i="0" u="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="52219373"/>
+        <c:crossAx val="7044360"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="midCat"/>
       </c:valAx>
       <c:valAx>
-        <c:axId val="52219373"/>
+        <c:axId val="7044360"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr vert="horz" rot="-5400000"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr">
                   <a:defRPr/>
                 </a:pPr>
                 <a:r>
                   <a:rPr lang="en-US" sz="525" b="1" i="0" u="none" baseline="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="Arial"/>
                     <a:ea typeface="Arial"/>
                     <a:cs typeface="Arial"/>
                   </a:rPr>
                   <a:t>Percent Bias</a:t>
                 </a:r>
@@ -3095,414 +3989,1547 @@
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln w="3175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr vert="horz" rot="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr lang="en-US" sz="525" b="0" i="0" u="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="5038840"/>
+        <c:crossAx val="52239858"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="midCat"/>
       </c:valAx>
       <c:spPr>
         <a:solidFill>
           <a:srgbClr val="C0C0C0"/>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng">
           <a:solidFill>
             <a:srgbClr val="808080"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:srgbClr val="FFFFFF"/>
     </a:solidFill>
     <a:ln w="3175" cap="flat" cmpd="sng">
       <a:solidFill>
         <a:srgbClr val="000000"/>
       </a:solidFill>
       <a:prstDash val="solid"/>
     </a:ln>
   </c:spPr>
   <c:txPr>
     <a:bodyPr vert="horz" rot="0"/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr lang="en-US" sz="525" b="0" i="0" u="none" baseline="0">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
         </a:defRPr>
       </a:pPr>
     </a:p>
   </c:txPr>
 </c:chartSpace>
 </file>
 
+<file path=xl/charts/color3.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
+<file path=xl/charts/color4.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
+<file path=xl/charts/style3.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="240">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:categoryAxis>
+  <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="bg1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln>
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="5"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="75000"/>
+          <a:lumOff val="25000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="5000"/>
+            <a:lumOff val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1400" b="0" kern="1200" spc="0" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:prstDash val="sysDot"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:wall>
+</cs:chartStyle>
+</file>
+
+<file path=xl/charts/style4.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="201">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:categoryAxis>
+  <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="bg1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln>
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="28575" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="5"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="65000"/>
+          <a:lumOff val="35000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="5000"/>
+            <a:lumOff val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1400" b="0" kern="1200" spc="0" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:prstDash val="sysDot"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:wall>
+</cs:chartStyle>
+</file>
+
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart4.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart5.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml" /></Relationships>
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart4.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml" /></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart6.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart7.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart5.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>260350</xdr:colOff>
+      <xdr:colOff>368300</xdr:colOff>
       <xdr:row>10</xdr:row>
-      <xdr:rowOff>19050</xdr:rowOff>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
-      <xdr:colOff>565150</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>152400</xdr:rowOff>
+      <xdr:colOff>533400</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>101600</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="194609" name="Chart 1"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
-        <a:off x="3400425" y="2095500"/>
-        <a:ext cx="5181600" cy="3971925"/>
+        <a:off x="3514725" y="2009775"/>
+        <a:ext cx="5038725" cy="4076700"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>438150</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>6350</xdr:rowOff>
+      <xdr:colOff>539750</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>69850</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
-      <xdr:colOff>476250</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>107950</xdr:rowOff>
+      <xdr:colOff>577850</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="194610" name="Chart 3"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
-        <a:off x="3581400" y="7486650"/>
-        <a:ext cx="4305300" cy="3524250"/>
+        <a:off x="3686175" y="7353300"/>
+        <a:ext cx="4305300" cy="3533775"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
+      <xdr:colOff>209550</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>704849</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:to>
+    <xdr:graphicFrame macro="">
+      <xdr:nvGraphicFramePr>
+        <xdr:cNvPr id="2" name="Chart 1"/>
+        <xdr:cNvGraphicFramePr/>
+      </xdr:nvGraphicFramePr>
+      <xdr:xfrm>
+        <a:off x="2486025" y="1695450"/>
+        <a:ext cx="3695700" cy="3286125"/>
+      </xdr:xfrm>
+      <a:graphic>
+        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+          <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" r:id="rId1"/>
+        </a:graphicData>
+      </a:graphic>
+    </xdr:graphicFrame>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>219074</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>123825</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>704849</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:to>
+    <xdr:graphicFrame macro="">
+      <xdr:nvGraphicFramePr>
+        <xdr:cNvPr id="3" name="Chart 2"/>
+        <xdr:cNvGraphicFramePr/>
+      </xdr:nvGraphicFramePr>
+      <xdr:xfrm>
+        <a:off x="2495550" y="5048250"/>
+        <a:ext cx="3686175" cy="2943225"/>
+      </xdr:xfrm>
+      <a:graphic>
+        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+          <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" r:id="rId2"/>
+        </a:graphicData>
+      </a:graphic>
+    </xdr:graphicFrame>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
       <xdr:colOff>139700</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>635000</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="1304" name="Chart 1"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
-        <a:off x="3228975" y="1905000"/>
-        <a:ext cx="3667125" cy="2705100"/>
+        <a:off x="3228975" y="2190750"/>
+        <a:ext cx="3667125" cy="2571750"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>755650</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>17</xdr:col>
       <xdr:colOff>425450</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="1305" name="Chart 38"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
-        <a:off x="7010400" y="1924050"/>
-        <a:ext cx="3724275" cy="2676525"/>
+        <a:off x="7010400" y="2209800"/>
+        <a:ext cx="3724275" cy="2543175"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>17</xdr:col>
       <xdr:colOff>539750</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>25400</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>23</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="1306" name="Chart 39"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
-        <a:off x="10848975" y="1933575"/>
-        <a:ext cx="3629025" cy="2695575"/>
+        <a:off x="10848975" y="2219325"/>
+        <a:ext cx="3629025" cy="2562225"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" r:id="rId3"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -3639,4405 +5666,5037 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:I34"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2775948A-F46E-4FB6-A24B-3617B855C140}">
+  <dimension ref="A1:M47"/>
   <sheetViews>
-    <sheetView workbookViewId="0" topLeftCell="A1">
-      <selection pane="topLeft" activeCell="A1" sqref="A1:AB33"/>
+    <sheetView workbookViewId="0" topLeftCell="A20">
+      <selection pane="topLeft" activeCell="V41" sqref="V41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="10" max="11" width="0.428571428571429" customWidth="1"/>
+    <col min="12" max="20" width="9.14285714285714" hidden="1" customWidth="1"/>
+    <col min="26" max="28" width="9.14285714285714" customWidth="1"/>
+    <col min="29" max="29" width="0" hidden="1" customWidth="1"/>
+    <col min="30" max="33" width="9.14285714285714" customWidth="1"/>
+    <col min="34" max="34" width="4.14285714285714" customWidth="1"/>
+    <col min="35" max="39" width="9.14285714285714" hidden="1" customWidth="1"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1" ht="15">
-[...10 lines deleted...]
-      <c r="A3" s="80" t="s">
+    <row r="1" spans="1:1" ht="14.4">
+      <c r="A1" s="60" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="5" spans="1:9" ht="15">
-[...52 lines deleted...]
-      <c r="A9" s="82" t="s">
+    <row r="2" spans="1:13" ht="14.4">
+      <c r="A2" s="60" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" ht="14.4">
+      <c r="A3" s="111" t="s">
         <v>52</v>
       </c>
-      <c r="B9" s="82"/>
-[...332 lines deleted...]
-    </row>
+      <c r="B3" s="112"/>
+      <c r="C3" s="112"/>
+      <c r="D3" s="112"/>
+      <c r="E3" s="112"/>
+      <c r="F3" s="112"/>
+      <c r="G3" s="112"/>
+      <c r="H3" s="112"/>
+      <c r="I3" s="112"/>
+      <c r="J3" s="112"/>
+      <c r="K3" s="112"/>
+    </row>
+    <row r="4" spans="1:11" ht="14.4">
+      <c r="A4" s="112"/>
+      <c r="B4" s="112"/>
+      <c r="C4" s="112"/>
+      <c r="D4" s="112"/>
+      <c r="E4" s="112"/>
+      <c r="F4" s="112"/>
+      <c r="G4" s="112"/>
+      <c r="H4" s="112"/>
+      <c r="I4" s="112"/>
+      <c r="J4" s="112"/>
+      <c r="K4" s="112"/>
+    </row>
+    <row r="5" spans="1:11" ht="14.4">
+      <c r="A5" s="112"/>
+      <c r="B5" s="112"/>
+      <c r="C5" s="112"/>
+      <c r="D5" s="112"/>
+      <c r="E5" s="112"/>
+      <c r="F5" s="112"/>
+      <c r="G5" s="112"/>
+      <c r="H5" s="112"/>
+      <c r="I5" s="112"/>
+      <c r="J5" s="112"/>
+      <c r="K5" s="112"/>
+    </row>
+    <row r="6" spans="1:11" ht="14.4">
+      <c r="A6" s="112"/>
+      <c r="B6" s="112"/>
+      <c r="C6" s="112"/>
+      <c r="D6" s="112"/>
+      <c r="E6" s="112"/>
+      <c r="F6" s="112"/>
+      <c r="G6" s="112"/>
+      <c r="H6" s="112"/>
+      <c r="I6" s="112"/>
+      <c r="J6" s="112"/>
+      <c r="K6" s="112"/>
+    </row>
+    <row r="7" spans="1:11" ht="14.4">
+      <c r="A7" s="112"/>
+      <c r="B7" s="112"/>
+      <c r="C7" s="112"/>
+      <c r="D7" s="112"/>
+      <c r="E7" s="112"/>
+      <c r="F7" s="112"/>
+      <c r="G7" s="112"/>
+      <c r="H7" s="112"/>
+      <c r="I7" s="112"/>
+      <c r="J7" s="112"/>
+      <c r="K7" s="112"/>
+    </row>
+    <row r="8" spans="1:11" ht="14.4">
+      <c r="A8" s="112"/>
+      <c r="B8" s="112"/>
+      <c r="C8" s="112"/>
+      <c r="D8" s="112"/>
+      <c r="E8" s="112"/>
+      <c r="F8" s="112"/>
+      <c r="G8" s="112"/>
+      <c r="H8" s="112"/>
+      <c r="I8" s="112"/>
+      <c r="J8" s="112"/>
+      <c r="K8" s="112"/>
+    </row>
+    <row r="9" spans="1:11" ht="14.4">
+      <c r="A9" s="112"/>
+      <c r="B9" s="112"/>
+      <c r="C9" s="112"/>
+      <c r="D9" s="112"/>
+      <c r="E9" s="112"/>
+      <c r="F9" s="112"/>
+      <c r="G9" s="112"/>
+      <c r="H9" s="112"/>
+      <c r="I9" s="112"/>
+      <c r="J9" s="112"/>
+      <c r="K9" s="112"/>
+    </row>
+    <row r="10" spans="1:11" ht="14.4">
+      <c r="A10" s="112"/>
+      <c r="B10" s="112"/>
+      <c r="C10" s="112"/>
+      <c r="D10" s="112"/>
+      <c r="E10" s="112"/>
+      <c r="F10" s="112"/>
+      <c r="G10" s="112"/>
+      <c r="H10" s="112"/>
+      <c r="I10" s="112"/>
+      <c r="J10" s="112"/>
+      <c r="K10" s="112"/>
+    </row>
+    <row r="11" spans="1:11" ht="14.4">
+      <c r="A11" s="112"/>
+      <c r="B11" s="112"/>
+      <c r="C11" s="112"/>
+      <c r="D11" s="112"/>
+      <c r="E11" s="112"/>
+      <c r="F11" s="112"/>
+      <c r="G11" s="112"/>
+      <c r="H11" s="112"/>
+      <c r="I11" s="112"/>
+      <c r="J11" s="112"/>
+      <c r="K11" s="112"/>
+    </row>
+    <row r="12" spans="1:11" ht="14.4">
+      <c r="A12" s="112"/>
+      <c r="B12" s="112"/>
+      <c r="C12" s="112"/>
+      <c r="D12" s="112"/>
+      <c r="E12" s="112"/>
+      <c r="F12" s="112"/>
+      <c r="G12" s="112"/>
+      <c r="H12" s="112"/>
+      <c r="I12" s="112"/>
+      <c r="J12" s="112"/>
+      <c r="K12" s="112"/>
+    </row>
+    <row r="13" spans="1:11" ht="14.4">
+      <c r="A13" s="112"/>
+      <c r="B13" s="112"/>
+      <c r="C13" s="112"/>
+      <c r="D13" s="112"/>
+      <c r="E13" s="112"/>
+      <c r="F13" s="112"/>
+      <c r="G13" s="112"/>
+      <c r="H13" s="112"/>
+      <c r="I13" s="112"/>
+      <c r="J13" s="112"/>
+      <c r="K13" s="112"/>
+    </row>
+    <row r="14" spans="1:11" ht="14.4">
+      <c r="A14" s="112"/>
+      <c r="B14" s="112"/>
+      <c r="C14" s="112"/>
+      <c r="D14" s="112"/>
+      <c r="E14" s="112"/>
+      <c r="F14" s="112"/>
+      <c r="G14" s="112"/>
+      <c r="H14" s="112"/>
+      <c r="I14" s="112"/>
+      <c r="J14" s="112"/>
+      <c r="K14" s="112"/>
+    </row>
+    <row r="15" spans="1:11" ht="14.4">
+      <c r="A15" s="112"/>
+      <c r="B15" s="112"/>
+      <c r="C15" s="112"/>
+      <c r="D15" s="112"/>
+      <c r="E15" s="112"/>
+      <c r="F15" s="112"/>
+      <c r="G15" s="112"/>
+      <c r="H15" s="112"/>
+      <c r="I15" s="112"/>
+      <c r="J15" s="112"/>
+      <c r="K15" s="112"/>
+    </row>
+    <row r="16" spans="1:11" ht="14.4">
+      <c r="A16" s="112"/>
+      <c r="B16" s="112"/>
+      <c r="C16" s="112"/>
+      <c r="D16" s="112"/>
+      <c r="E16" s="112"/>
+      <c r="F16" s="112"/>
+      <c r="G16" s="112"/>
+      <c r="H16" s="112"/>
+      <c r="I16" s="112"/>
+      <c r="J16" s="112"/>
+      <c r="K16" s="112"/>
+    </row>
+    <row r="17" spans="1:11" ht="14.4">
+      <c r="A17" s="112"/>
+      <c r="B17" s="112"/>
+      <c r="C17" s="112"/>
+      <c r="D17" s="112"/>
+      <c r="E17" s="112"/>
+      <c r="F17" s="112"/>
+      <c r="G17" s="112"/>
+      <c r="H17" s="112"/>
+      <c r="I17" s="112"/>
+      <c r="J17" s="112"/>
+      <c r="K17" s="112"/>
+    </row>
+    <row r="18" spans="1:11" ht="14.4">
+      <c r="A18" s="112"/>
+      <c r="B18" s="112"/>
+      <c r="C18" s="112"/>
+      <c r="D18" s="112"/>
+      <c r="E18" s="112"/>
+      <c r="F18" s="112"/>
+      <c r="G18" s="112"/>
+      <c r="H18" s="112"/>
+      <c r="I18" s="112"/>
+      <c r="J18" s="112"/>
+      <c r="K18" s="112"/>
+    </row>
+    <row r="19" spans="1:11" ht="14.4">
+      <c r="A19" s="112"/>
+      <c r="B19" s="112"/>
+      <c r="C19" s="112"/>
+      <c r="D19" s="112"/>
+      <c r="E19" s="112"/>
+      <c r="F19" s="112"/>
+      <c r="G19" s="112"/>
+      <c r="H19" s="112"/>
+      <c r="I19" s="112"/>
+      <c r="J19" s="112"/>
+      <c r="K19" s="112"/>
+    </row>
+    <row r="20" spans="1:11" ht="14.4">
+      <c r="A20" s="112"/>
+      <c r="B20" s="112"/>
+      <c r="C20" s="112"/>
+      <c r="D20" s="112"/>
+      <c r="E20" s="112"/>
+      <c r="F20" s="112"/>
+      <c r="G20" s="112"/>
+      <c r="H20" s="112"/>
+      <c r="I20" s="112"/>
+      <c r="J20" s="112"/>
+      <c r="K20" s="112"/>
+    </row>
+    <row r="21" spans="1:11" ht="14.4">
+      <c r="A21" s="112"/>
+      <c r="B21" s="112"/>
+      <c r="C21" s="112"/>
+      <c r="D21" s="112"/>
+      <c r="E21" s="112"/>
+      <c r="F21" s="112"/>
+      <c r="G21" s="112"/>
+      <c r="H21" s="112"/>
+      <c r="I21" s="112"/>
+      <c r="J21" s="112"/>
+      <c r="K21" s="112"/>
+    </row>
+    <row r="22" spans="1:11" ht="14.4">
+      <c r="A22" s="112"/>
+      <c r="B22" s="112"/>
+      <c r="C22" s="112"/>
+      <c r="D22" s="112"/>
+      <c r="E22" s="112"/>
+      <c r="F22" s="112"/>
+      <c r="G22" s="112"/>
+      <c r="H22" s="112"/>
+      <c r="I22" s="112"/>
+      <c r="J22" s="112"/>
+      <c r="K22" s="112"/>
+    </row>
+    <row r="23" spans="1:11" ht="14.4">
+      <c r="A23" s="112"/>
+      <c r="B23" s="112"/>
+      <c r="C23" s="112"/>
+      <c r="D23" s="112"/>
+      <c r="E23" s="112"/>
+      <c r="F23" s="112"/>
+      <c r="G23" s="112"/>
+      <c r="H23" s="112"/>
+      <c r="I23" s="112"/>
+      <c r="J23" s="112"/>
+      <c r="K23" s="112"/>
+    </row>
+    <row r="24" spans="1:11" ht="14.4">
+      <c r="A24" s="112"/>
+      <c r="B24" s="112"/>
+      <c r="C24" s="112"/>
+      <c r="D24" s="112"/>
+      <c r="E24" s="112"/>
+      <c r="F24" s="112"/>
+      <c r="G24" s="112"/>
+      <c r="H24" s="112"/>
+      <c r="I24" s="112"/>
+      <c r="J24" s="112"/>
+      <c r="K24" s="112"/>
+    </row>
+    <row r="25" spans="1:11" ht="14.4">
+      <c r="A25" s="112"/>
+      <c r="B25" s="112"/>
+      <c r="C25" s="112"/>
+      <c r="D25" s="112"/>
+      <c r="E25" s="112"/>
+      <c r="F25" s="112"/>
+      <c r="G25" s="112"/>
+      <c r="H25" s="112"/>
+      <c r="I25" s="112"/>
+      <c r="J25" s="112"/>
+      <c r="K25" s="112"/>
+    </row>
+    <row r="26" spans="1:11" ht="14.4">
+      <c r="A26" s="112"/>
+      <c r="B26" s="112"/>
+      <c r="C26" s="112"/>
+      <c r="D26" s="112"/>
+      <c r="E26" s="112"/>
+      <c r="F26" s="112"/>
+      <c r="G26" s="112"/>
+      <c r="H26" s="112"/>
+      <c r="I26" s="112"/>
+      <c r="J26" s="112"/>
+      <c r="K26" s="112"/>
+    </row>
+    <row r="27" spans="1:11" ht="14.4">
+      <c r="A27" s="112"/>
+      <c r="B27" s="112"/>
+      <c r="C27" s="112"/>
+      <c r="D27" s="112"/>
+      <c r="E27" s="112"/>
+      <c r="F27" s="112"/>
+      <c r="G27" s="112"/>
+      <c r="H27" s="112"/>
+      <c r="I27" s="112"/>
+      <c r="J27" s="112"/>
+      <c r="K27" s="112"/>
+    </row>
+    <row r="28" spans="1:11" ht="14.4">
+      <c r="A28" s="112"/>
+      <c r="B28" s="112"/>
+      <c r="C28" s="112"/>
+      <c r="D28" s="112"/>
+      <c r="E28" s="112"/>
+      <c r="F28" s="112"/>
+      <c r="G28" s="112"/>
+      <c r="H28" s="112"/>
+      <c r="I28" s="112"/>
+      <c r="J28" s="112"/>
+      <c r="K28" s="112"/>
+    </row>
+    <row r="29" spans="1:11" ht="14.4">
+      <c r="A29" s="112"/>
+      <c r="B29" s="112"/>
+      <c r="C29" s="112"/>
+      <c r="D29" s="112"/>
+      <c r="E29" s="112"/>
+      <c r="F29" s="112"/>
+      <c r="G29" s="112"/>
+      <c r="H29" s="112"/>
+      <c r="I29" s="112"/>
+      <c r="J29" s="112"/>
+      <c r="K29" s="112"/>
+    </row>
+    <row r="30" spans="1:11" ht="14.4">
+      <c r="A30" s="112"/>
+      <c r="B30" s="112"/>
+      <c r="C30" s="112"/>
+      <c r="D30" s="112"/>
+      <c r="E30" s="112"/>
+      <c r="F30" s="112"/>
+      <c r="G30" s="112"/>
+      <c r="H30" s="112"/>
+      <c r="I30" s="112"/>
+      <c r="J30" s="112"/>
+      <c r="K30" s="112"/>
+    </row>
+    <row r="31" spans="1:11" ht="14.4">
+      <c r="A31" s="112"/>
+      <c r="B31" s="112"/>
+      <c r="C31" s="112"/>
+      <c r="D31" s="112"/>
+      <c r="E31" s="112"/>
+      <c r="F31" s="112"/>
+      <c r="G31" s="112"/>
+      <c r="H31" s="112"/>
+      <c r="I31" s="112"/>
+      <c r="J31" s="112"/>
+      <c r="K31" s="112"/>
+    </row>
+    <row r="32" spans="1:11" ht="14.4">
+      <c r="A32" s="112"/>
+      <c r="B32" s="112"/>
+      <c r="C32" s="112"/>
+      <c r="D32" s="112"/>
+      <c r="E32" s="112"/>
+      <c r="F32" s="112"/>
+      <c r="G32" s="112"/>
+      <c r="H32" s="112"/>
+      <c r="I32" s="112"/>
+      <c r="J32" s="112"/>
+      <c r="K32" s="112"/>
+    </row>
+    <row r="33" spans="1:11" ht="14.4">
+      <c r="A33" s="112"/>
+      <c r="B33" s="112"/>
+      <c r="C33" s="112"/>
+      <c r="D33" s="112"/>
+      <c r="E33" s="112"/>
+      <c r="F33" s="112"/>
+      <c r="G33" s="112"/>
+      <c r="H33" s="112"/>
+      <c r="I33" s="112"/>
+      <c r="J33" s="112"/>
+      <c r="K33" s="112"/>
+    </row>
+    <row r="34" spans="1:11" ht="14.4">
+      <c r="A34" s="112"/>
+      <c r="B34" s="112"/>
+      <c r="C34" s="112"/>
+      <c r="D34" s="112"/>
+      <c r="E34" s="112"/>
+      <c r="F34" s="112"/>
+      <c r="G34" s="112"/>
+      <c r="H34" s="112"/>
+      <c r="I34" s="112"/>
+      <c r="J34" s="112"/>
+      <c r="K34" s="112"/>
+    </row>
+    <row r="35" spans="1:11" ht="14.4">
+      <c r="A35" s="112"/>
+      <c r="B35" s="112"/>
+      <c r="C35" s="112"/>
+      <c r="D35" s="112"/>
+      <c r="E35" s="112"/>
+      <c r="F35" s="112"/>
+      <c r="G35" s="112"/>
+      <c r="H35" s="112"/>
+      <c r="I35" s="112"/>
+      <c r="J35" s="112"/>
+      <c r="K35" s="112"/>
+    </row>
+    <row r="36" spans="1:11" ht="14.4">
+      <c r="A36" s="112"/>
+      <c r="B36" s="112"/>
+      <c r="C36" s="112"/>
+      <c r="D36" s="112"/>
+      <c r="E36" s="112"/>
+      <c r="F36" s="112"/>
+      <c r="G36" s="112"/>
+      <c r="H36" s="112"/>
+      <c r="I36" s="112"/>
+      <c r="J36" s="112"/>
+      <c r="K36" s="112"/>
+    </row>
+    <row r="37" spans="1:11" ht="14.4">
+      <c r="A37" s="112"/>
+      <c r="B37" s="112"/>
+      <c r="C37" s="112"/>
+      <c r="D37" s="112"/>
+      <c r="E37" s="112"/>
+      <c r="F37" s="112"/>
+      <c r="G37" s="112"/>
+      <c r="H37" s="112"/>
+      <c r="I37" s="112"/>
+      <c r="J37" s="112"/>
+      <c r="K37" s="112"/>
+    </row>
+    <row r="38" spans="1:11" ht="14.4">
+      <c r="A38" s="112"/>
+      <c r="B38" s="112"/>
+      <c r="C38" s="112"/>
+      <c r="D38" s="112"/>
+      <c r="E38" s="112"/>
+      <c r="F38" s="112"/>
+      <c r="G38" s="112"/>
+      <c r="H38" s="112"/>
+      <c r="I38" s="112"/>
+      <c r="J38" s="112"/>
+      <c r="K38" s="112"/>
+    </row>
+    <row r="39" spans="1:11" ht="14.4">
+      <c r="A39" s="112"/>
+      <c r="B39" s="112"/>
+      <c r="C39" s="112"/>
+      <c r="D39" s="112"/>
+      <c r="E39" s="112"/>
+      <c r="F39" s="112"/>
+      <c r="G39" s="112"/>
+      <c r="H39" s="112"/>
+      <c r="I39" s="112"/>
+      <c r="J39" s="112"/>
+      <c r="K39" s="112"/>
+    </row>
+    <row r="40" spans="1:11" ht="14.4">
+      <c r="A40" s="112"/>
+      <c r="B40" s="112"/>
+      <c r="C40" s="112"/>
+      <c r="D40" s="112"/>
+      <c r="E40" s="112"/>
+      <c r="F40" s="112"/>
+      <c r="G40" s="112"/>
+      <c r="H40" s="112"/>
+      <c r="I40" s="112"/>
+      <c r="J40" s="112"/>
+      <c r="K40" s="112"/>
+    </row>
+    <row r="41" spans="1:11" ht="14.4">
+      <c r="A41" s="112"/>
+      <c r="B41" s="112"/>
+      <c r="C41" s="112"/>
+      <c r="D41" s="112"/>
+      <c r="E41" s="112"/>
+      <c r="F41" s="112"/>
+      <c r="G41" s="112"/>
+      <c r="H41" s="112"/>
+      <c r="I41" s="112"/>
+      <c r="J41" s="112"/>
+      <c r="K41" s="112"/>
+    </row>
+    <row r="42" spans="1:11" ht="14.4">
+      <c r="A42" s="112"/>
+      <c r="B42" s="112"/>
+      <c r="C42" s="112"/>
+      <c r="D42" s="112"/>
+      <c r="E42" s="112"/>
+      <c r="F42" s="112"/>
+      <c r="G42" s="112"/>
+      <c r="H42" s="112"/>
+      <c r="I42" s="112"/>
+      <c r="J42" s="112"/>
+      <c r="K42" s="112"/>
+    </row>
+    <row r="43" spans="1:11" ht="14.4">
+      <c r="A43" s="112"/>
+      <c r="B43" s="112"/>
+      <c r="C43" s="112"/>
+      <c r="D43" s="112"/>
+      <c r="E43" s="112"/>
+      <c r="F43" s="112"/>
+      <c r="G43" s="112"/>
+      <c r="H43" s="112"/>
+      <c r="I43" s="112"/>
+      <c r="J43" s="112"/>
+      <c r="K43" s="112"/>
+    </row>
+    <row r="44" spans="1:11" ht="14.4">
+      <c r="A44" s="112"/>
+      <c r="B44" s="112"/>
+      <c r="C44" s="112"/>
+      <c r="D44" s="112"/>
+      <c r="E44" s="112"/>
+      <c r="F44" s="112"/>
+      <c r="G44" s="112"/>
+      <c r="H44" s="112"/>
+      <c r="I44" s="112"/>
+      <c r="J44" s="112"/>
+      <c r="K44" s="112"/>
+    </row>
+    <row r="45" spans="1:11" ht="14.4">
+      <c r="A45" s="112"/>
+      <c r="B45" s="112"/>
+      <c r="C45" s="112"/>
+      <c r="D45" s="112"/>
+      <c r="E45" s="112"/>
+      <c r="F45" s="112"/>
+      <c r="G45" s="112"/>
+      <c r="H45" s="112"/>
+      <c r="I45" s="112"/>
+      <c r="J45" s="112"/>
+      <c r="K45" s="112"/>
+    </row>
+    <row r="46" spans="1:11" ht="14.25" customHeight="1">
+      <c r="A46" s="112"/>
+      <c r="B46" s="112"/>
+      <c r="C46" s="112"/>
+      <c r="D46" s="112"/>
+      <c r="E46" s="112"/>
+      <c r="F46" s="112"/>
+      <c r="G46" s="112"/>
+      <c r="H46" s="112"/>
+      <c r="I46" s="112"/>
+      <c r="J46" s="112"/>
+      <c r="K46" s="112"/>
+    </row>
+    <row r="47" spans="1:11" ht="14.4" hidden="1">
+      <c r="A47" s="112"/>
+      <c r="B47" s="112"/>
+      <c r="C47" s="112"/>
+      <c r="D47" s="112"/>
+      <c r="E47" s="112"/>
+      <c r="F47" s="112"/>
+      <c r="G47" s="112"/>
+      <c r="H47" s="112"/>
+      <c r="I47" s="112"/>
+      <c r="J47" s="112"/>
+      <c r="K47" s="112"/>
+    </row>
+    <row r="48" ht="14.4" hidden="1"/>
   </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="gBF4yT5CfuRUbJKJklcGw0ydLSBG0HyxdkmdjsQRT3NkP9aPKFVtvofR5AWFZvijFNUPf8Pw52hRMKGQSJk2UA==" saltValue="d4Fa7+LGW10I3A71gZ47cg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="1">
+    <mergeCell ref="A3:K47"/>
+  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:N38"/>
+  <dimension ref="A1:N39"/>
   <sheetViews>
-    <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0" topLeftCell="A1">
-      <selection pane="topLeft" activeCell="T13" sqref="T13"/>
+    <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0" topLeftCell="A17">
+      <selection pane="topLeft" activeCell="C28" sqref="C28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="5" max="5" width="10.5714285714286" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" ht="15">
-[...10 lines deleted...]
-      <c r="B3" s="92" t="s">
+    <row r="1" spans="1:1" ht="14.4">
+      <c r="A1" s="60" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13" ht="14.4">
+      <c r="A2" s="60" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" ht="14.4">
+      <c r="A3" s="60"/>
+    </row>
+    <row r="4" spans="2:12" ht="25.8">
+      <c r="B4" s="113" t="s">
         <v>44</v>
       </c>
-      <c r="C3" s="92"/>
-[...22 lines deleted...]
-      <c r="B5" s="93" t="s">
+      <c r="C4" s="113"/>
+      <c r="D4" s="113"/>
+      <c r="E4" s="113"/>
+      <c r="F4" s="113"/>
+      <c r="G4" s="113"/>
+      <c r="H4" s="113"/>
+      <c r="I4" s="113"/>
+      <c r="J4" s="113"/>
+      <c r="K4" s="113"/>
+      <c r="L4" s="113"/>
+    </row>
+    <row r="5" spans="2:10" ht="15" customHeight="1">
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="4"/>
+      <c r="G5" s="4"/>
+      <c r="H5" s="4"/>
+      <c r="I5" s="4"/>
+      <c r="J5" s="4"/>
+    </row>
+    <row r="6" spans="2:12" ht="14.4">
+      <c r="B6" s="114" t="s">
         <v>45</v>
       </c>
-      <c r="C5" s="93"/>
-[...6 lines deleted...]
-      <c r="J5" t="s">
+      <c r="C6" s="114"/>
+      <c r="D6" s="114"/>
+      <c r="E6" s="30"/>
+      <c r="F6" s="30"/>
+      <c r="G6" s="30"/>
+      <c r="H6" s="30"/>
+      <c r="I6" s="30"/>
+      <c r="J6" t="s">
         <v>31</v>
       </c>
-      <c r="K5" s="78"/>
-[...3 lines deleted...]
-      <c r="B6" s="93" t="s">
+      <c r="K6" s="30"/>
+      <c r="L6" s="30"/>
+    </row>
+    <row r="7" spans="2:10" ht="14.4">
+      <c r="B7" s="114" t="s">
         <v>46</v>
       </c>
-      <c r="C6" s="93"/>
-[...6 lines deleted...]
-      <c r="J6" t="s">
+      <c r="C7" s="114"/>
+      <c r="D7" s="114"/>
+      <c r="E7" s="59"/>
+      <c r="F7" s="59"/>
+      <c r="G7" s="59"/>
+      <c r="H7" s="59"/>
+      <c r="I7" s="59"/>
+      <c r="J7" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="7" spans="4:11" ht="15">
-      <c r="D7" s="53" t="s">
+    <row r="8" spans="2:11" ht="14.4">
+      <c r="B8" s="65"/>
+      <c r="C8" s="65"/>
+      <c r="D8" s="64" t="s">
         <v>9</v>
       </c>
-      <c r="E7" s="79"/>
-[...4 lines deleted...]
-      <c r="J7" t="s">
+      <c r="E8" s="59"/>
+      <c r="F8" s="59"/>
+      <c r="G8" s="59"/>
+      <c r="H8" s="59"/>
+      <c r="I8" s="59"/>
+      <c r="J8" t="s">
         <v>32</v>
       </c>
-      <c r="K7" t="s">
+      <c r="K8" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="8" spans="1:11" ht="15">
-[...2 lines deleted...]
-      <c r="D8" s="48" t="s">
+    <row r="9" spans="1:11" ht="14.4">
+      <c r="A9" s="28"/>
+      <c r="B9" s="65"/>
+      <c r="C9" s="65"/>
+      <c r="D9" s="64" t="s">
         <v>10</v>
       </c>
-      <c r="E8" s="54"/>
-[...22 lines deleted...]
-      <c r="B11" s="66" t="s">
+      <c r="E9" s="44"/>
+      <c r="F9" s="7"/>
+      <c r="J9" s="30"/>
+      <c r="K9" s="30"/>
+    </row>
+    <row r="10" spans="1:1" ht="15" thickBot="1">
+      <c r="A10" s="28"/>
+    </row>
+    <row r="11" spans="1:5" ht="15.6" thickTop="1" thickBot="1">
+      <c r="A11" s="115" t="e">
+        <f>IF(AND($C$38&gt;0.975,$H$33&gt;=19),"Experiment: PASSED","Experiment: FAILED (See Note Below**)")</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="B11" s="116"/>
+      <c r="C11" s="116"/>
+      <c r="D11" s="116"/>
+      <c r="E11" s="117"/>
+    </row>
+    <row r="12" spans="1:8" ht="15.6" thickTop="1" thickBot="1">
+      <c r="A12" s="71" t="s">
+        <v>0</v>
+      </c>
+      <c r="B12" s="109" t="s">
         <v>1</v>
       </c>
-      <c r="C11" s="66" t="s">
+      <c r="C12" s="109" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="66" t="s">
+      <c r="D12" s="72" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="66" t="s">
+      <c r="E12" s="72" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="32" t="s">
+      <c r="F12" s="67" t="s">
         <v>41</v>
       </c>
-      <c r="G11" s="32" t="s">
+      <c r="G12" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="H11" s="58" t="s">
+      <c r="H12" s="68" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="15.75" thickTop="1">
-      <c r="A12" s="64">
+    <row r="13" spans="1:8" ht="15" thickTop="1">
+      <c r="A13" s="70">
         <v>1</v>
       </c>
-      <c r="B12" s="35"/>
-[...24 lines deleted...]
-        <f>A12+1</f>
+      <c r="B13" s="61"/>
+      <c r="C13" s="61"/>
+      <c r="D13" s="73">
+        <f>C13-B13</f>
+        <v>0</v>
+      </c>
+      <c r="E13" s="74" t="e">
+        <f>IF($J$9&gt;B13*($K$9/100),D13/$J$9,D13/(B13*($K$9/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F13" s="28">
+        <f>IF(B13+$J$9&gt;B13*((100+$K$9)/100),B13+$J$9,B13*((100+$K$9)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G13" s="28">
+        <f>IF(B13-$J$9&lt;B13*((100-$K$9)/100),B13-$J$9,B13*((100-$K$9)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H13" s="69" t="e">
+        <f>IF(AND(E13&gt;=-1,E13&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="14.4">
+      <c r="A14" s="66">
+        <f>A13+1</f>
         <v>2</v>
       </c>
-      <c r="B13" s="35"/>
-[...24 lines deleted...]
-        <f>A13+1</f>
+      <c r="B14" s="61"/>
+      <c r="C14" s="61"/>
+      <c r="D14" s="73">
+        <f>C14-B14</f>
+        <v>0</v>
+      </c>
+      <c r="E14" s="74" t="e">
+        <f>IF($J$9&gt;B14*($K$9/100),D14/$J$9,D14/(B14*($K$9/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F14" s="28">
+        <f>IF(B14+$J$9&gt;B14*((100+$K$9)/100),B14+$J$9,B14*((100+$K$9)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G14" s="28">
+        <f>IF(B14-$J$9&lt;B14*((100-$K$9)/100),B14-$J$9,B14*((100-$K$9)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H14" s="69" t="e">
+        <f>IF(AND(E14&gt;=-1,E14&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="14.4">
+      <c r="A15" s="66">
+        <f>A14+1</f>
         <v>3</v>
       </c>
-      <c r="B14" s="35"/>
-[...24 lines deleted...]
-        <f>A14+1</f>
+      <c r="B15" s="61"/>
+      <c r="C15" s="61"/>
+      <c r="D15" s="73">
+        <f>C15-B15</f>
+        <v>0</v>
+      </c>
+      <c r="E15" s="74" t="e">
+        <f>IF($J$9&gt;B15*($K$9/100),D15/$J$9,D15/(B15*($K$9/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F15" s="28">
+        <f>IF(B15+$J$9&gt;B15*((100+$K$9)/100),B15+$J$9,B15*((100+$K$9)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G15" s="28">
+        <f>IF(B15-$J$9&lt;B15*((100-$K$9)/100),B15-$J$9,B15*((100-$K$9)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H15" s="69" t="e">
+        <f>IF(AND(E15&gt;=-1,E15&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="14.4">
+      <c r="A16" s="66">
+        <f>A15+1</f>
         <v>4</v>
       </c>
-      <c r="B15" s="35"/>
-[...24 lines deleted...]
-        <f>A15+1</f>
+      <c r="B16" s="61"/>
+      <c r="C16" s="61"/>
+      <c r="D16" s="73">
+        <f>C16-B16</f>
+        <v>0</v>
+      </c>
+      <c r="E16" s="74" t="e">
+        <f>IF($J$9&gt;B16*($K$9/100),D16/$J$9,D16/(B16*($K$9/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F16" s="28">
+        <f>IF(B16+$J$9&gt;B16*((100+$K$9)/100),B16+$J$9,B16*((100+$K$9)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G16" s="28">
+        <f>IF(B16-$J$9&lt;B16*((100-$K$9)/100),B16-$J$9,B16*((100-$K$9)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H16" s="69" t="e">
+        <f>IF(AND(E16&gt;=-1,E16&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="14.4">
+      <c r="A17" s="66">
+        <f>A16+1</f>
         <v>5</v>
       </c>
-      <c r="B16" s="35"/>
-[...24 lines deleted...]
-        <f>A16+1</f>
+      <c r="B17" s="61"/>
+      <c r="C17" s="61"/>
+      <c r="D17" s="73">
+        <f>C17-B17</f>
+        <v>0</v>
+      </c>
+      <c r="E17" s="74" t="e">
+        <f>IF($J$9&gt;B17*($K$9/100),D17/$J$9,D17/(B17*($K$9/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F17" s="28">
+        <f>IF(B17+$J$9&gt;B17*((100+$K$9)/100),B17+$J$9,B17*((100+$K$9)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G17" s="28">
+        <f>IF(B17-$J$9&lt;B17*((100-$K$9)/100),B17-$J$9,B17*((100-$K$9)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H17" s="69" t="e">
+        <f>IF(AND(E17&gt;=-1,E17&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="14.4">
+      <c r="A18" s="66">
+        <f>A17+1</f>
         <v>6</v>
       </c>
-      <c r="B17" s="35"/>
-[...24 lines deleted...]
-        <f>A17+1</f>
+      <c r="B18" s="61"/>
+      <c r="C18" s="61"/>
+      <c r="D18" s="73">
+        <f>C18-B18</f>
+        <v>0</v>
+      </c>
+      <c r="E18" s="74" t="e">
+        <f>IF($J$9&gt;B18*($K$9/100),D18/$J$9,D18/(B18*($K$9/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F18" s="28">
+        <f>IF(B18+$J$9&gt;B18*((100+$K$9)/100),B18+$J$9,B18*((100+$K$9)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G18" s="28">
+        <f>IF(B18-$J$9&lt;B18*((100-$K$9)/100),B18-$J$9,B18*((100-$K$9)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H18" s="69" t="e">
+        <f>IF(AND(E18&gt;=-1,E18&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="14.4">
+      <c r="A19" s="66">
+        <f>A18+1</f>
         <v>7</v>
       </c>
-      <c r="B18" s="35"/>
-[...24 lines deleted...]
-        <f>A18+1</f>
+      <c r="B19" s="61"/>
+      <c r="C19" s="61"/>
+      <c r="D19" s="73">
+        <f>C19-B19</f>
+        <v>0</v>
+      </c>
+      <c r="E19" s="74" t="e">
+        <f>IF($J$9&gt;B19*($K$9/100),D19/$J$9,D19/(B19*($K$9/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F19" s="28">
+        <f>IF(B19+$J$9&gt;B19*((100+$K$9)/100),B19+$J$9,B19*((100+$K$9)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G19" s="28">
+        <f>IF(B19-$J$9&lt;B19*((100-$K$9)/100),B19-$J$9,B19*((100-$K$9)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H19" s="69" t="e">
+        <f>IF(AND(E19&gt;=-1,E19&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="14.4">
+      <c r="A20" s="66">
+        <f>A19+1</f>
         <v>8</v>
       </c>
-      <c r="B19" s="35"/>
-[...24 lines deleted...]
-        <f>A19+1</f>
+      <c r="B20" s="61"/>
+      <c r="C20" s="61"/>
+      <c r="D20" s="73">
+        <f>C20-B20</f>
+        <v>0</v>
+      </c>
+      <c r="E20" s="74" t="e">
+        <f>IF($J$9&gt;B20*($K$9/100),D20/$J$9,D20/(B20*($K$9/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F20" s="28">
+        <f>IF(B20+$J$9&gt;B20*((100+$K$9)/100),B20+$J$9,B20*((100+$K$9)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G20" s="28">
+        <f>IF(B20-$J$9&lt;B20*((100-$K$9)/100),B20-$J$9,B20*((100-$K$9)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H20" s="69" t="e">
+        <f>IF(AND(E20&gt;=-1,E20&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="14.4">
+      <c r="A21" s="66">
+        <f>A20+1</f>
         <v>9</v>
       </c>
-      <c r="B20" s="35"/>
-[...24 lines deleted...]
-        <f>A20+1</f>
+      <c r="B21" s="61"/>
+      <c r="C21" s="61"/>
+      <c r="D21" s="73">
+        <f>C21-B21</f>
+        <v>0</v>
+      </c>
+      <c r="E21" s="74" t="e">
+        <f>IF($J$9&gt;B21*($K$9/100),D21/$J$9,D21/(B21*($K$9/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F21" s="28">
+        <f>IF(B21+$J$9&gt;B21*((100+$K$9)/100),B21+$J$9,B21*((100+$K$9)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G21" s="28">
+        <f>IF(B21-$J$9&lt;B21*((100-$K$9)/100),B21-$J$9,B21*((100-$K$9)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H21" s="69" t="e">
+        <f>IF(AND(E21&gt;=-1,E21&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="14.4">
+      <c r="A22" s="66">
+        <f>A21+1</f>
         <v>10</v>
       </c>
-      <c r="B21" s="35"/>
-[...24 lines deleted...]
-        <f>A21+1</f>
+      <c r="B22" s="61"/>
+      <c r="C22" s="61"/>
+      <c r="D22" s="73">
+        <f>C22-B22</f>
+        <v>0</v>
+      </c>
+      <c r="E22" s="74" t="e">
+        <f>IF($J$9&gt;B22*($K$9/100),D22/$J$9,D22/(B22*($K$9/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F22" s="28">
+        <f>IF(B22+$J$9&gt;B22*((100+$K$9)/100),B22+$J$9,B22*((100+$K$9)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G22" s="28">
+        <f>IF(B22-$J$9&lt;B22*((100-$K$9)/100),B22-$J$9,B22*((100-$K$9)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H22" s="69" t="e">
+        <f>IF(AND(E22&gt;=-1,E22&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="14.4">
+      <c r="A23" s="66">
+        <f>A22+1</f>
         <v>11</v>
       </c>
-      <c r="B22" s="35"/>
-[...24 lines deleted...]
-        <f>A22+1</f>
+      <c r="B23" s="61"/>
+      <c r="C23" s="61"/>
+      <c r="D23" s="73">
+        <f>C23-B23</f>
+        <v>0</v>
+      </c>
+      <c r="E23" s="74" t="e">
+        <f>IF($J$9&gt;B23*($K$9/100),D23/$J$9,D23/(B23*($K$9/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F23" s="28">
+        <f>IF(B23+$J$9&gt;B23*((100+$K$9)/100),B23+$J$9,B23*((100+$K$9)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G23" s="28">
+        <f>IF(B23-$J$9&lt;B23*((100-$K$9)/100),B23-$J$9,B23*((100-$K$9)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H23" s="69" t="e">
+        <f>IF(AND(E23&gt;=-1,E23&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="14.4">
+      <c r="A24" s="66">
+        <f>A23+1</f>
         <v>12</v>
       </c>
-      <c r="B23" s="35"/>
-[...24 lines deleted...]
-        <f>A23+1</f>
+      <c r="B24" s="61"/>
+      <c r="C24" s="61"/>
+      <c r="D24" s="73">
+        <f>C24-B24</f>
+        <v>0</v>
+      </c>
+      <c r="E24" s="74" t="e">
+        <f>IF($J$9&gt;B24*($K$9/100),D24/$J$9,D24/(B24*($K$9/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F24" s="28">
+        <f>IF(B24+$J$9&gt;B24*((100+$K$9)/100),B24+$J$9,B24*((100+$K$9)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G24" s="28">
+        <f>IF(B24-$J$9&lt;B24*((100-$K$9)/100),B24-$J$9,B24*((100-$K$9)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H24" s="69" t="e">
+        <f>IF(AND(E24&gt;=-1,E24&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="14.4">
+      <c r="A25" s="66">
+        <f>A24+1</f>
         <v>13</v>
       </c>
-      <c r="B24" s="35"/>
-[...24 lines deleted...]
-        <f>A24+1</f>
+      <c r="B25" s="61"/>
+      <c r="C25" s="61"/>
+      <c r="D25" s="73">
+        <f>C25-B25</f>
+        <v>0</v>
+      </c>
+      <c r="E25" s="74" t="e">
+        <f>IF($J$9&gt;B25*($K$9/100),D25/$J$9,D25/(B25*($K$9/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F25" s="28">
+        <f>IF(B25+$J$9&gt;B25*((100+$K$9)/100),B25+$J$9,B25*((100+$K$9)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G25" s="28">
+        <f>IF(B25-$J$9&lt;B25*((100-$K$9)/100),B25-$J$9,B25*((100-$K$9)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H25" s="69" t="e">
+        <f>IF(AND(E25&gt;=-1,E25&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="14.4">
+      <c r="A26" s="66">
+        <f>A25+1</f>
         <v>14</v>
       </c>
-      <c r="B25" s="35"/>
-[...24 lines deleted...]
-        <f>A25+1</f>
+      <c r="B26" s="61"/>
+      <c r="C26" s="61"/>
+      <c r="D26" s="73">
+        <f>C26-B26</f>
+        <v>0</v>
+      </c>
+      <c r="E26" s="74" t="e">
+        <f>IF($J$9&gt;B26*($K$9/100),D26/$J$9,D26/(B26*($K$9/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F26" s="28">
+        <f>IF(B26+$J$9&gt;B26*((100+$K$9)/100),B26+$J$9,B26*((100+$K$9)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G26" s="28">
+        <f>IF(B26-$J$9&lt;B26*((100-$K$9)/100),B26-$J$9,B26*((100-$K$9)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H26" s="69" t="e">
+        <f>IF(AND(E26&gt;=-1,E26&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="14.4">
+      <c r="A27" s="66">
+        <f>A26+1</f>
         <v>15</v>
       </c>
-      <c r="B26" s="35"/>
-[...24 lines deleted...]
-        <f>A26+1</f>
+      <c r="B27" s="61"/>
+      <c r="C27" s="61"/>
+      <c r="D27" s="73">
+        <f>C27-B27</f>
+        <v>0</v>
+      </c>
+      <c r="E27" s="74" t="e">
+        <f>IF($J$9&gt;B27*($K$9/100),D27/$J$9,D27/(B27*($K$9/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F27" s="28">
+        <f>IF(B27+$J$9&gt;B27*((100+$K$9)/100),B27+$J$9,B27*((100+$K$9)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G27" s="28">
+        <f>IF(B27-$J$9&lt;B27*((100-$K$9)/100),B27-$J$9,B27*((100-$K$9)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H27" s="69" t="e">
+        <f>IF(AND(E27&gt;=-1,E27&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="14.4">
+      <c r="A28" s="66">
+        <f>A27+1</f>
         <v>16</v>
       </c>
-      <c r="B27" s="35"/>
-[...24 lines deleted...]
-        <f>A27+1</f>
+      <c r="B28" s="61"/>
+      <c r="C28" s="61"/>
+      <c r="D28" s="73">
+        <f>C28-B28</f>
+        <v>0</v>
+      </c>
+      <c r="E28" s="74" t="e">
+        <f>IF($J$9&gt;B28*($K$9/100),D28/$J$9,D28/(B28*($K$9/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F28" s="28">
+        <f>IF(B28+$J$9&gt;B28*((100+$K$9)/100),B28+$J$9,B28*((100+$K$9)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G28" s="28">
+        <f>IF(B28-$J$9&lt;B28*((100-$K$9)/100),B28-$J$9,B28*((100-$K$9)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H28" s="69" t="e">
+        <f>IF(AND(E28&gt;=-1,E28&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="14.4">
+      <c r="A29" s="66">
+        <f>A28+1</f>
         <v>17</v>
       </c>
-      <c r="B28" s="35"/>
-[...24 lines deleted...]
-        <f>A28+1</f>
+      <c r="B29" s="61"/>
+      <c r="C29" s="61"/>
+      <c r="D29" s="73">
+        <f>C29-B29</f>
+        <v>0</v>
+      </c>
+      <c r="E29" s="74" t="e">
+        <f>IF($J$9&gt;B29*($K$9/100),D29/$J$9,D29/(B29*($K$9/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F29" s="28">
+        <f>IF(B29+$J$9&gt;B29*((100+$K$9)/100),B29+$J$9,B29*((100+$K$9)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G29" s="28">
+        <f>IF(B29-$J$9&lt;B29*((100-$K$9)/100),B29-$J$9,B29*((100-$K$9)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H29" s="69" t="e">
+        <f>IF(AND(E29&gt;=-1,E29&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="14.4">
+      <c r="A30" s="66">
+        <f>A29+1</f>
         <v>18</v>
       </c>
-      <c r="B29" s="35"/>
-[...24 lines deleted...]
-        <f>A29+1</f>
+      <c r="B30" s="61"/>
+      <c r="C30" s="61"/>
+      <c r="D30" s="73">
+        <f>C30-B30</f>
+        <v>0</v>
+      </c>
+      <c r="E30" s="74" t="e">
+        <f>IF($J$9&gt;B30*($K$9/100),D30/$J$9,D30/(B30*($K$9/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F30" s="28">
+        <f>IF(B30+$J$9&gt;B30*((100+$K$9)/100),B30+$J$9,B30*((100+$K$9)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G30" s="28">
+        <f>IF(B30-$J$9&lt;B30*((100-$K$9)/100),B30-$J$9,B30*((100-$K$9)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H30" s="69" t="e">
+        <f>IF(AND(E30&gt;=-1,E30&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="14.4">
+      <c r="A31" s="66">
+        <f>A30+1</f>
         <v>19</v>
       </c>
-      <c r="B30" s="35"/>
-[...24 lines deleted...]
-        <f>A30+1</f>
+      <c r="B31" s="61"/>
+      <c r="C31" s="61"/>
+      <c r="D31" s="73">
+        <f>C31-B31</f>
+        <v>0</v>
+      </c>
+      <c r="E31" s="74" t="e">
+        <f>IF($J$9&gt;B31*($K$9/100),D31/$J$9,D31/(B31*($K$9/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F31" s="28">
+        <f>IF(B31+$J$9&gt;B31*((100+$K$9)/100),B31+$J$9,B31*((100+$K$9)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G31" s="28">
+        <f>IF(B31-$J$9&lt;B31*((100-$K$9)/100),B31-$J$9,B31*((100-$K$9)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H31" s="69" t="e">
+        <f>IF(AND(E31&gt;=-1,E31&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="14.4">
+      <c r="A32" s="66">
+        <f>A31+1</f>
         <v>20</v>
       </c>
-      <c r="B31" s="36"/>
-[...23 lines deleted...]
-      <c r="A32" s="64" t="s">
+      <c r="B32" s="61"/>
+      <c r="C32" s="61"/>
+      <c r="D32" s="73">
+        <f>C32-B32</f>
+        <v>0</v>
+      </c>
+      <c r="E32" s="74" t="e">
+        <f>IF($J$9&gt;B32*($K$9/100),D32/$J$9,D32/(B32*($K$9/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F32" s="28">
+        <f>IF(B32+$J$9&gt;B32*((100+$K$9)/100),B32+$J$9,B32*((100+$K$9)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G32" s="28">
+        <f>IF(B32-$J$9&lt;B32*((100-$K$9)/100),B32-$J$9,B32*((100-$K$9)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H32" s="69" t="e">
+        <f>IF(AND(E32&gt;=-1,E32&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="14.4">
+      <c r="A33" s="75" t="s">
         <v>4</v>
       </c>
-      <c r="B32" t="e">
-[...21 lines deleted...]
-      <c r="A33" s="64" t="s">
+      <c r="B33" s="110" t="e">
+        <f>AVERAGE(B13:B32)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="C33" s="110" t="e">
+        <f>AVERAGE(C13:C32)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D33" s="73">
+        <f>AVERAGE(D13:D32)</f>
+        <v>0</v>
+      </c>
+      <c r="E33" s="74" t="e">
+        <f>AVERAGE(E13:E32)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F33" s="28"/>
+      <c r="G33" s="28"/>
+      <c r="H33" s="69" t="e">
+        <f>SUM(H13:H32)</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" ht="15" customHeight="1">
+      <c r="A34" s="75" t="s">
         <v>39</v>
       </c>
-      <c r="B33" s="1">
-[...29 lines deleted...]
-      <c r="A34" s="65" t="s">
+      <c r="B34" s="73">
+        <f>MIN(B13:B32)</f>
+        <v>0</v>
+      </c>
+      <c r="C34" s="73">
+        <f>MIN(C13:C32)</f>
+        <v>0</v>
+      </c>
+      <c r="D34" s="73">
+        <f>MIN(D13:D32)</f>
+        <v>0</v>
+      </c>
+      <c r="E34" s="74" t="e">
+        <f>MIN(E13:E32)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F34" s="119" t="e">
+        <f>IF($H$33&lt;19,"**Greater than 5% of the error indices are unacceptable. Consider possible cause of inaccuracy, troubleshoot before repeating accuracy studies","")</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G34" s="119"/>
+      <c r="H34" s="119"/>
+      <c r="I34" s="119"/>
+      <c r="J34" s="119"/>
+      <c r="K34" s="119"/>
+      <c r="L34" s="119"/>
+      <c r="M34" s="119"/>
+      <c r="N34" s="119"/>
+    </row>
+    <row r="35" spans="1:14" ht="14.4">
+      <c r="A35" s="75" t="s">
         <v>40</v>
       </c>
-      <c r="B34" s="56">
-[...26 lines deleted...]
-      <c r="A35" s="99" t="s">
+      <c r="B35" s="73">
+        <f>MAX(B13:B32)</f>
+        <v>0</v>
+      </c>
+      <c r="C35" s="73">
+        <f>MAX(C13:C32)</f>
+        <v>0</v>
+      </c>
+      <c r="D35" s="73">
+        <f>MAX(D13:D32)</f>
+        <v>0</v>
+      </c>
+      <c r="E35" s="74" t="e">
+        <f>MAX(E13:E32)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F35" s="119"/>
+      <c r="G35" s="119"/>
+      <c r="H35" s="119"/>
+      <c r="I35" s="119"/>
+      <c r="J35" s="119"/>
+      <c r="K35" s="119"/>
+      <c r="L35" s="119"/>
+      <c r="M35" s="119"/>
+      <c r="N35" s="119"/>
+    </row>
+    <row r="36" spans="1:14" ht="14.4">
+      <c r="A36" s="120" t="s">
         <v>11</v>
       </c>
-      <c r="B35" s="99"/>
-[...15 lines deleted...]
-      <c r="A36" s="100" t="s">
+      <c r="B36" s="120"/>
+      <c r="C36" s="63" t="e">
+        <f>SLOPE(C13:C32,B13:B32)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="58"/>
+      <c r="G36" s="58"/>
+      <c r="H36" s="58"/>
+      <c r="I36" s="58"/>
+      <c r="J36" s="58"/>
+      <c r="K36" s="58"/>
+      <c r="L36" s="58"/>
+      <c r="M36" s="58"/>
+      <c r="N36" s="58"/>
+    </row>
+    <row r="37" spans="1:5" ht="14.4">
+      <c r="A37" s="120" t="s">
         <v>12</v>
       </c>
-      <c r="B36" s="100"/>
-[...7 lines deleted...]
-      <c r="A37" s="100" t="s">
+      <c r="B37" s="120"/>
+      <c r="C37" s="63" t="e">
+        <f>INTERCEPT(C13:C32,B13:B32)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D37" s="62"/>
+      <c r="E37" s="62"/>
+    </row>
+    <row r="38" spans="1:8" ht="16.5" customHeight="1">
+      <c r="A38" s="120" t="s">
         <v>43</v>
       </c>
-      <c r="B37" s="100"/>
-[...12 lines deleted...]
-      <c r="C38" s="76"/>
+      <c r="B38" s="120"/>
+      <c r="C38" s="63" t="e">
+        <f>CORREL(B13:B32,C13:C32)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D38" s="121" t="e">
+        <f>IF(C38&lt;0.975,"**Correlation Coefficient is too low. Troubleshoot Assay and re-analyse specimens","")</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E38" s="121"/>
+      <c r="F38" s="121"/>
+      <c r="G38" s="121"/>
+      <c r="H38" s="121"/>
+    </row>
+    <row r="39" spans="1:8" ht="14.4">
+      <c r="A39" s="118"/>
+      <c r="B39" s="118"/>
+      <c r="C39" s="11"/>
+      <c r="D39" s="121"/>
+      <c r="E39" s="121"/>
+      <c r="F39" s="121"/>
+      <c r="G39" s="121"/>
+      <c r="H39" s="121"/>
     </row>
   </sheetData>
-  <sheetProtection selectLockedCells="1"/>
-[...2 lines deleted...]
-    <mergeCell ref="B5:D5"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="uE3l3kq2OqZLJ9UJ4XKU2OnEJi/ayonxFuAv+u2KM/c9mI9g1sp8vH8oXqpoae+ulfluz+DuuuaWHn0xFAZDGQ==" saltValue="yZp8ZJQ81t8nZvwS3/wNVA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <mergeCells count="10">
+    <mergeCell ref="B4:L4"/>
     <mergeCell ref="B6:D6"/>
-    <mergeCell ref="A10:E10"/>
-[...2 lines deleted...]
-    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="B7:D7"/>
+    <mergeCell ref="A11:E11"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="F34:N35"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="A37:B37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="D38:H39"/>
   </mergeCells>
-  <conditionalFormatting sqref="E12:E34">
-[...1 lines deleted...]
-      <formula>-1</formula>
+  <conditionalFormatting sqref="A11">
+    <cfRule type="cellIs" priority="3" dxfId="7" operator="equal" stopIfTrue="1">
+      <formula>"Experiment: FAILED (See Note Below**)"</formula>
     </cfRule>
-    <cfRule type="cellIs" priority="7" dxfId="6" operator="greaterThan" stopIfTrue="1">
-      <formula>1</formula>
+    <cfRule type="cellIs" priority="4" dxfId="6" operator="equal" stopIfTrue="1">
+      <formula>"Experiment: PASSED"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C37">
-    <cfRule type="cellIs" priority="5" dxfId="6" operator="lessThan" stopIfTrue="1">
+  <conditionalFormatting sqref="C38">
+    <cfRule type="cellIs" priority="5" dxfId="2" operator="lessThan" stopIfTrue="1">
       <formula>0.975</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A10">
-[...7 lines deleted...]
-  <conditionalFormatting sqref="D37">
+  <conditionalFormatting sqref="D38">
     <cfRule type="cellIs" priority="2" dxfId="1" operator="notEqual" stopIfTrue="1">
       <formula>""""""</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="F33:N35">
+  <conditionalFormatting sqref="E13:E35">
+    <cfRule type="cellIs" priority="6" dxfId="2" operator="lessThan" stopIfTrue="1">
+      <formula>-1</formula>
+    </cfRule>
+    <cfRule type="cellIs" priority="7" dxfId="2" operator="greaterThan" stopIfTrue="1">
+      <formula>1</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="F34:N36">
     <cfRule type="cellIs" priority="1" dxfId="1" operator="notEqual" stopIfTrue="1">
       <formula>""""""</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" scale="70" r:id="rId2"/>
+  <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" scale="69" r:id="rId2"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3744A205-ED06-4607-9F37-3EEB9DD5AE41}">
+  <dimension ref="A1:S57"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A22">
+      <selection pane="topLeft" activeCell="C42" sqref="C42"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="5.42857142857143" customWidth="1"/>
+    <col min="2" max="2" width="6.71428571428571" customWidth="1"/>
+    <col min="3" max="4" width="6.71428571428571" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="8.57142857142857" customWidth="1"/>
+    <col min="9" max="9" width="3.71428571428571" customWidth="1"/>
+    <col min="10" max="10" width="5.71428571428571" customWidth="1"/>
+    <col min="11" max="11" width="7.71428571428571" customWidth="1"/>
+    <col min="12" max="12" width="3.42857142857143" customWidth="1"/>
+    <col min="13" max="13" width="11" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:1" ht="14.4">
+      <c r="A1" s="60" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" ht="14.4">
+      <c r="A2" s="60" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" ht="12" customHeight="1">
+      <c r="B3" s="124" t="s">
+        <v>44</v>
+      </c>
+      <c r="C3" s="124"/>
+      <c r="D3" s="124"/>
+      <c r="E3" s="124"/>
+      <c r="F3" s="124"/>
+      <c r="G3" s="124"/>
+      <c r="H3" s="124"/>
+      <c r="I3" s="124"/>
+      <c r="J3" s="124"/>
+      <c r="K3" s="124"/>
+      <c r="L3" s="124"/>
+    </row>
+    <row r="4" spans="2:12" ht="12" customHeight="1">
+      <c r="B4" s="77"/>
+      <c r="C4" s="77"/>
+      <c r="D4" s="77"/>
+      <c r="E4" s="77"/>
+      <c r="F4" s="77"/>
+      <c r="G4" s="77"/>
+      <c r="H4" s="77"/>
+      <c r="I4" s="77"/>
+      <c r="J4" s="77"/>
+      <c r="K4" s="77"/>
+      <c r="L4" s="77"/>
+    </row>
+    <row r="5" spans="2:13" ht="12" customHeight="1">
+      <c r="B5" s="125" t="s">
+        <v>45</v>
+      </c>
+      <c r="C5" s="125"/>
+      <c r="D5" s="125"/>
+      <c r="E5" s="79"/>
+      <c r="F5" s="79"/>
+      <c r="G5" s="79"/>
+      <c r="H5" s="79"/>
+      <c r="I5" s="79"/>
+      <c r="J5" s="80" t="s">
+        <v>31</v>
+      </c>
+      <c r="K5" s="81"/>
+      <c r="L5" s="79"/>
+      <c r="M5" s="82"/>
+    </row>
+    <row r="6" spans="2:13" ht="12" customHeight="1">
+      <c r="B6" s="125" t="s">
+        <v>46</v>
+      </c>
+      <c r="C6" s="125"/>
+      <c r="D6" s="125"/>
+      <c r="E6" s="83"/>
+      <c r="F6" s="83"/>
+      <c r="G6" s="83"/>
+      <c r="H6" s="83"/>
+      <c r="I6" s="83"/>
+      <c r="J6" s="80" t="s">
+        <v>36</v>
+      </c>
+      <c r="K6" s="80"/>
+      <c r="L6" s="80"/>
+      <c r="M6" s="82"/>
+    </row>
+    <row r="7" spans="2:13" ht="12" customHeight="1">
+      <c r="B7" s="84"/>
+      <c r="C7" s="84"/>
+      <c r="D7" s="78" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="83"/>
+      <c r="F7" s="83"/>
+      <c r="G7" s="83"/>
+      <c r="H7" s="83"/>
+      <c r="I7" s="83"/>
+      <c r="J7" s="80" t="s">
+        <v>32</v>
+      </c>
+      <c r="K7" s="80" t="s">
+        <v>33</v>
+      </c>
+      <c r="L7" s="80"/>
+      <c r="M7" s="82"/>
+    </row>
+    <row r="8" spans="1:13" ht="12" customHeight="1">
+      <c r="A8" s="28"/>
+      <c r="B8" s="84"/>
+      <c r="C8" s="84"/>
+      <c r="D8" s="78" t="s">
+        <v>10</v>
+      </c>
+      <c r="E8" s="85"/>
+      <c r="F8" s="86"/>
+      <c r="G8" s="80"/>
+      <c r="H8" s="80"/>
+      <c r="I8" s="80"/>
+      <c r="J8" s="79"/>
+      <c r="K8" s="79"/>
+      <c r="L8" s="80"/>
+      <c r="M8" s="82"/>
+    </row>
+    <row r="9" spans="1:13" ht="6.75" customHeight="1" thickBot="1">
+      <c r="A9" s="87"/>
+      <c r="B9" s="88"/>
+      <c r="C9" s="88"/>
+      <c r="D9" s="88"/>
+      <c r="E9" s="88"/>
+      <c r="F9" s="84"/>
+      <c r="G9" s="84"/>
+      <c r="H9" s="84"/>
+      <c r="I9" s="84"/>
+      <c r="J9" s="84"/>
+      <c r="K9" s="84"/>
+      <c r="L9" s="84"/>
+      <c r="M9" s="89"/>
+    </row>
+    <row r="10" spans="1:8" ht="12.9" customHeight="1" thickTop="1" thickBot="1">
+      <c r="A10" s="126" t="e">
+        <f>IF(AND($C$57&gt;0.975,$H$52&gt;=38),"Experiment: PASSED","Experiment: FAILED (See Note Below**)")</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="B10" s="127"/>
+      <c r="C10" s="127"/>
+      <c r="D10" s="127"/>
+      <c r="E10" s="128"/>
+      <c r="F10" s="27"/>
+      <c r="G10" s="27"/>
+      <c r="H10" s="27"/>
+    </row>
+    <row r="11" spans="1:8" ht="12.9" customHeight="1" thickTop="1" thickBot="1">
+      <c r="A11" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="B11" s="91" t="s">
+        <v>1</v>
+      </c>
+      <c r="C11" s="91" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="91" t="s">
+        <v>37</v>
+      </c>
+      <c r="E11" s="91" t="s">
+        <v>38</v>
+      </c>
+      <c r="F11" s="92" t="s">
+        <v>49</v>
+      </c>
+      <c r="G11" s="92" t="s">
+        <v>50</v>
+      </c>
+      <c r="H11" s="92" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="12.9" customHeight="1" thickTop="1">
+      <c r="A12" s="93">
+        <v>1</v>
+      </c>
+      <c r="B12" s="94"/>
+      <c r="C12" s="94"/>
+      <c r="D12" s="95">
+        <f>C12-B12</f>
+        <v>0</v>
+      </c>
+      <c r="E12" s="96" t="e">
+        <f>IF($J$8&gt;B12*($K$8/100),D12/$J$8,D12/(B12*($K$8/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F12" s="97">
+        <f>IF(B12+$J$8&gt;B12*((100+$K$8)/100),B12+$J$8,B12*((100+$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G12" s="97">
+        <f>IF(B12-$J$8&lt;B12*((100-$K$8)/100),B12-$J$8,B12*((100-$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H12" s="98" t="e">
+        <f>IF(AND(E12&gt;=-1,E12&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I12" s="27"/>
+      <c r="J12" s="99"/>
+      <c r="K12" s="99"/>
+      <c r="L12" s="99"/>
+      <c r="M12" s="99"/>
+    </row>
+    <row r="13" spans="1:13" ht="12.9" customHeight="1">
+      <c r="A13" s="100">
+        <f>A12+1</f>
+        <v>2</v>
+      </c>
+      <c r="B13" s="94"/>
+      <c r="C13" s="94"/>
+      <c r="D13" s="101">
+        <f>C13-B13</f>
+        <v>0</v>
+      </c>
+      <c r="E13" s="102" t="e">
+        <f>IF($J$8&gt;B13*($K$8/100),D13/$J$8,D13/(B13*($K$8/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F13" s="97">
+        <f>IF(B13+$J$8&gt;B13*((100+$K$8)/100),B13+$J$8,B13*((100+$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G13" s="97">
+        <f>IF(B13-$J$8&lt;B13*((100-$K$8)/100),B13-$J$8,B13*((100-$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H13" s="98" t="e">
+        <f>IF(AND(E13&gt;=-1,E13&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I13" s="27"/>
+      <c r="J13" s="99"/>
+      <c r="K13" s="99"/>
+      <c r="L13" s="99"/>
+      <c r="M13" s="99"/>
+    </row>
+    <row r="14" spans="1:13" ht="12.9" customHeight="1">
+      <c r="A14" s="100">
+        <f>A13+1</f>
+        <v>3</v>
+      </c>
+      <c r="B14" s="94"/>
+      <c r="C14" s="94"/>
+      <c r="D14" s="101">
+        <f>C14-B14</f>
+        <v>0</v>
+      </c>
+      <c r="E14" s="102" t="e">
+        <f>IF($J$8&gt;B14*($K$8/100),D14/$J$8,D14/(B14*($K$8/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F14" s="97">
+        <f>IF(B14+$J$8&gt;B14*((100+$K$8)/100),B14+$J$8,B14*((100+$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G14" s="97">
+        <f>IF(B14-$J$8&lt;B14*((100-$K$8)/100),B14-$J$8,B14*((100-$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H14" s="98" t="e">
+        <f>IF(AND(E14&gt;=-1,E14&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I14" s="27"/>
+      <c r="J14" s="99"/>
+      <c r="K14" s="99"/>
+      <c r="L14" s="99"/>
+      <c r="M14" s="99"/>
+    </row>
+    <row r="15" spans="1:13" ht="12.9" customHeight="1">
+      <c r="A15" s="100">
+        <f>A14+1</f>
+        <v>4</v>
+      </c>
+      <c r="B15" s="94"/>
+      <c r="C15" s="94"/>
+      <c r="D15" s="101">
+        <f>C15-B15</f>
+        <v>0</v>
+      </c>
+      <c r="E15" s="102" t="e">
+        <f>IF($J$8&gt;B15*($K$8/100),D15/$J$8,D15/(B15*($K$8/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F15" s="97">
+        <f>IF(B15+$J$8&gt;B15*((100+$K$8)/100),B15+$J$8,B15*((100+$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G15" s="97">
+        <f>IF(B15-$J$8&lt;B15*((100-$K$8)/100),B15-$J$8,B15*((100-$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H15" s="98" t="e">
+        <f>IF(AND(E15&gt;=-1,E15&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I15" s="27"/>
+      <c r="J15" s="99"/>
+      <c r="K15" s="99"/>
+      <c r="L15" s="99"/>
+      <c r="M15" s="99"/>
+    </row>
+    <row r="16" spans="1:13" ht="12.9" customHeight="1">
+      <c r="A16" s="100">
+        <f>A15+1</f>
+        <v>5</v>
+      </c>
+      <c r="B16" s="94"/>
+      <c r="C16" s="94"/>
+      <c r="D16" s="101">
+        <f>C16-B16</f>
+        <v>0</v>
+      </c>
+      <c r="E16" s="102" t="e">
+        <f>IF($J$8&gt;B16*($K$8/100),D16/$J$8,D16/(B16*($K$8/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F16" s="97">
+        <f>IF(B16+$J$8&gt;B16*((100+$K$8)/100),B16+$J$8,B16*((100+$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G16" s="97">
+        <f>IF(B16-$J$8&lt;B16*((100-$K$8)/100),B16-$J$8,B16*((100-$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H16" s="98" t="e">
+        <f>IF(AND(E16&gt;=-1,E16&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I16" s="27"/>
+      <c r="J16" s="99"/>
+      <c r="K16" s="99"/>
+      <c r="L16" s="99"/>
+      <c r="M16" s="99"/>
+    </row>
+    <row r="17" spans="1:13" ht="12.9" customHeight="1">
+      <c r="A17" s="100">
+        <f>A16+1</f>
+        <v>6</v>
+      </c>
+      <c r="B17" s="94"/>
+      <c r="C17" s="94"/>
+      <c r="D17" s="101">
+        <f>C17-B17</f>
+        <v>0</v>
+      </c>
+      <c r="E17" s="102" t="e">
+        <f>IF($J$8&gt;B17*($K$8/100),D17/$J$8,D17/(B17*($K$8/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F17" s="97">
+        <f>IF(B17+$J$8&gt;B17*((100+$K$8)/100),B17+$J$8,B17*((100+$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G17" s="97">
+        <f>IF(B17-$J$8&lt;B17*((100-$K$8)/100),B17-$J$8,B17*((100-$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H17" s="98" t="e">
+        <f>IF(AND(E17&gt;=-1,E17&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I17" s="27"/>
+      <c r="J17" s="99"/>
+      <c r="K17" s="99"/>
+      <c r="L17" s="99"/>
+      <c r="M17" s="99"/>
+    </row>
+    <row r="18" spans="1:13" ht="12.9" customHeight="1">
+      <c r="A18" s="100">
+        <f>A17+1</f>
+        <v>7</v>
+      </c>
+      <c r="B18" s="94"/>
+      <c r="C18" s="94"/>
+      <c r="D18" s="101">
+        <f>C18-B18</f>
+        <v>0</v>
+      </c>
+      <c r="E18" s="102" t="e">
+        <f>IF($J$8&gt;B18*($K$8/100),D18/$J$8,D18/(B18*($K$8/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F18" s="97">
+        <f>IF(B18+$J$8&gt;B18*((100+$K$8)/100),B18+$J$8,B18*((100+$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G18" s="97">
+        <f>IF(B18-$J$8&lt;B18*((100-$K$8)/100),B18-$J$8,B18*((100-$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H18" s="98" t="e">
+        <f>IF(AND(E18&gt;=-1,E18&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I18" s="27"/>
+      <c r="J18" s="99"/>
+      <c r="K18" s="99"/>
+      <c r="L18" s="99"/>
+      <c r="M18" s="99"/>
+    </row>
+    <row r="19" spans="1:13" ht="12.9" customHeight="1">
+      <c r="A19" s="100">
+        <f>A18+1</f>
+        <v>8</v>
+      </c>
+      <c r="B19" s="94"/>
+      <c r="C19" s="94"/>
+      <c r="D19" s="101">
+        <f>C19-B19</f>
+        <v>0</v>
+      </c>
+      <c r="E19" s="102" t="e">
+        <f>IF($J$8&gt;B19*($K$8/100),D19/$J$8,D19/(B19*($K$8/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F19" s="97">
+        <f>IF(B19+$J$8&gt;B19*((100+$K$8)/100),B19+$J$8,B19*((100+$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G19" s="97">
+        <f>IF(B19-$J$8&lt;B19*((100-$K$8)/100),B19-$J$8,B19*((100-$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H19" s="98" t="e">
+        <f>IF(AND(E19&gt;=-1,E19&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I19" s="27"/>
+      <c r="J19" s="99"/>
+      <c r="K19" s="99"/>
+      <c r="L19" s="99"/>
+      <c r="M19" s="99"/>
+    </row>
+    <row r="20" spans="1:13" ht="12.9" customHeight="1">
+      <c r="A20" s="100">
+        <f>A19+1</f>
+        <v>9</v>
+      </c>
+      <c r="B20" s="94"/>
+      <c r="C20" s="94"/>
+      <c r="D20" s="101">
+        <f>C20-B20</f>
+        <v>0</v>
+      </c>
+      <c r="E20" s="102" t="e">
+        <f>IF($J$8&gt;B20*($K$8/100),D20/$J$8,D20/(B20*($K$8/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F20" s="97">
+        <f>IF(B20+$J$8&gt;B20*((100+$K$8)/100),B20+$J$8,B20*((100+$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G20" s="97">
+        <f>IF(B20-$J$8&lt;B20*((100-$K$8)/100),B20-$J$8,B20*((100-$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H20" s="98" t="e">
+        <f>IF(AND(E20&gt;=-1,E20&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I20" s="27"/>
+      <c r="J20" s="99"/>
+      <c r="K20" s="99"/>
+      <c r="L20" s="99"/>
+      <c r="M20" s="99"/>
+    </row>
+    <row r="21" spans="1:13" ht="12.9" customHeight="1">
+      <c r="A21" s="100">
+        <f>A20+1</f>
+        <v>10</v>
+      </c>
+      <c r="B21" s="94"/>
+      <c r="C21" s="94"/>
+      <c r="D21" s="101">
+        <f>C21-B21</f>
+        <v>0</v>
+      </c>
+      <c r="E21" s="102" t="e">
+        <f>IF($J$8&gt;B21*($K$8/100),D21/$J$8,D21/(B21*($K$8/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F21" s="97">
+        <f>IF(B21+$J$8&gt;B21*((100+$K$8)/100),B21+$J$8,B21*((100+$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G21" s="97">
+        <f>IF(B21-$J$8&lt;B21*((100-$K$8)/100),B21-$J$8,B21*((100-$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H21" s="98" t="e">
+        <f>IF(AND(E21&gt;=-1,E21&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I21" s="27"/>
+      <c r="J21" s="99"/>
+      <c r="K21" s="99"/>
+      <c r="L21" s="99"/>
+      <c r="M21" s="99"/>
+    </row>
+    <row r="22" spans="1:13" ht="12.9" customHeight="1">
+      <c r="A22" s="100">
+        <f>A21+1</f>
+        <v>11</v>
+      </c>
+      <c r="B22" s="94"/>
+      <c r="C22" s="94"/>
+      <c r="D22" s="101">
+        <f>C22-B22</f>
+        <v>0</v>
+      </c>
+      <c r="E22" s="102" t="e">
+        <f>IF($J$8&gt;B22*($K$8/100),D22/$J$8,D22/(B22*($K$8/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F22" s="97">
+        <f>IF(B22+$J$8&gt;B22*((100+$K$8)/100),B22+$J$8,B22*((100+$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G22" s="97">
+        <f>IF(B22-$J$8&lt;B22*((100-$K$8)/100),B22-$J$8,B22*((100-$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H22" s="98" t="e">
+        <f>IF(AND(E22&gt;=-1,E22&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I22" s="27"/>
+      <c r="J22" s="99"/>
+      <c r="K22" s="99"/>
+      <c r="L22" s="99"/>
+      <c r="M22" s="99"/>
+    </row>
+    <row r="23" spans="1:13" ht="12.9" customHeight="1">
+      <c r="A23" s="100">
+        <f>A22+1</f>
+        <v>12</v>
+      </c>
+      <c r="B23" s="94"/>
+      <c r="C23" s="94"/>
+      <c r="D23" s="101">
+        <f>C23-B23</f>
+        <v>0</v>
+      </c>
+      <c r="E23" s="102" t="e">
+        <f>IF($J$8&gt;B23*($K$8/100),D23/$J$8,D23/(B23*($K$8/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F23" s="97">
+        <f>IF(B23+$J$8&gt;B23*((100+$K$8)/100),B23+$J$8,B23*((100+$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G23" s="97">
+        <f>IF(B23-$J$8&lt;B23*((100-$K$8)/100),B23-$J$8,B23*((100-$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H23" s="98" t="e">
+        <f>IF(AND(E23&gt;=-1,E23&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I23" s="27"/>
+      <c r="J23" s="99"/>
+      <c r="K23" s="99"/>
+      <c r="L23" s="99"/>
+      <c r="M23" s="99"/>
+    </row>
+    <row r="24" spans="1:13" ht="12.9" customHeight="1">
+      <c r="A24" s="100">
+        <f>A23+1</f>
+        <v>13</v>
+      </c>
+      <c r="B24" s="94"/>
+      <c r="C24" s="94"/>
+      <c r="D24" s="101">
+        <f>C24-B24</f>
+        <v>0</v>
+      </c>
+      <c r="E24" s="102" t="e">
+        <f>IF($J$8&gt;B24*($K$8/100),D24/$J$8,D24/(B24*($K$8/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F24" s="97">
+        <f>IF(B24+$J$8&gt;B24*((100+$K$8)/100),B24+$J$8,B24*((100+$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G24" s="97">
+        <f>IF(B24-$J$8&lt;B24*((100-$K$8)/100),B24-$J$8,B24*((100-$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H24" s="98" t="e">
+        <f>IF(AND(E24&gt;=-1,E24&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I24" s="27"/>
+      <c r="J24" s="99"/>
+      <c r="K24" s="99"/>
+      <c r="L24" s="99"/>
+      <c r="M24" s="99"/>
+    </row>
+    <row r="25" spans="1:13" ht="12.9" customHeight="1">
+      <c r="A25" s="100">
+        <f>A24+1</f>
+        <v>14</v>
+      </c>
+      <c r="B25" s="94"/>
+      <c r="C25" s="94"/>
+      <c r="D25" s="101">
+        <f>C25-B25</f>
+        <v>0</v>
+      </c>
+      <c r="E25" s="102" t="e">
+        <f>IF($J$8&gt;B25*($K$8/100),D25/$J$8,D25/(B25*($K$8/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F25" s="97">
+        <f>IF(B25+$J$8&gt;B25*((100+$K$8)/100),B25+$J$8,B25*((100+$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G25" s="97">
+        <f>IF(B25-$J$8&lt;B25*((100-$K$8)/100),B25-$J$8,B25*((100-$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H25" s="98" t="e">
+        <f>IF(AND(E25&gt;=-1,E25&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I25" s="27"/>
+      <c r="J25" s="99"/>
+      <c r="K25" s="99"/>
+      <c r="L25" s="99"/>
+      <c r="M25" s="99"/>
+    </row>
+    <row r="26" spans="1:13" ht="12.9" customHeight="1">
+      <c r="A26" s="100">
+        <f>A25+1</f>
+        <v>15</v>
+      </c>
+      <c r="B26" s="94"/>
+      <c r="C26" s="94"/>
+      <c r="D26" s="101">
+        <f>C26-B26</f>
+        <v>0</v>
+      </c>
+      <c r="E26" s="102" t="e">
+        <f>IF($J$8&gt;B26*($K$8/100),D26/$J$8,D26/(B26*($K$8/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F26" s="97">
+        <f>IF(B26+$J$8&gt;B26*((100+$K$8)/100),B26+$J$8,B26*((100+$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G26" s="97">
+        <f>IF(B26-$J$8&lt;B26*((100-$K$8)/100),B26-$J$8,B26*((100-$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H26" s="98" t="e">
+        <f>IF(AND(E26&gt;=-1,E26&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I26" s="27"/>
+      <c r="J26" s="99"/>
+      <c r="K26" s="99"/>
+      <c r="L26" s="99"/>
+      <c r="M26" s="99"/>
+    </row>
+    <row r="27" spans="1:13" ht="12.9" customHeight="1">
+      <c r="A27" s="100">
+        <f>A26+1</f>
+        <v>16</v>
+      </c>
+      <c r="B27" s="94"/>
+      <c r="C27" s="94"/>
+      <c r="D27" s="101">
+        <f>C27-B27</f>
+        <v>0</v>
+      </c>
+      <c r="E27" s="102" t="e">
+        <f>IF($J$8&gt;B27*($K$8/100),D27/$J$8,D27/(B27*($K$8/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F27" s="97">
+        <f>IF(B27+$J$8&gt;B27*((100+$K$8)/100),B27+$J$8,B27*((100+$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G27" s="97">
+        <f>IF(B27-$J$8&lt;B27*((100-$K$8)/100),B27-$J$8,B27*((100-$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H27" s="98" t="e">
+        <f>IF(AND(E27&gt;=-1,E27&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I27" s="27"/>
+      <c r="J27" s="99"/>
+      <c r="K27" s="99"/>
+      <c r="L27" s="99"/>
+      <c r="M27" s="99"/>
+    </row>
+    <row r="28" spans="1:13" ht="12.9" customHeight="1">
+      <c r="A28" s="100">
+        <f>A27+1</f>
+        <v>17</v>
+      </c>
+      <c r="B28" s="94"/>
+      <c r="C28" s="94"/>
+      <c r="D28" s="101">
+        <f>C28-B28</f>
+        <v>0</v>
+      </c>
+      <c r="E28" s="102" t="e">
+        <f>IF($J$8&gt;B28*($K$8/100),D28/$J$8,D28/(B28*($K$8/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F28" s="97">
+        <f>IF(B28+$J$8&gt;B28*((100+$K$8)/100),B28+$J$8,B28*((100+$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G28" s="97">
+        <f>IF(B28-$J$8&lt;B28*((100-$K$8)/100),B28-$J$8,B28*((100-$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H28" s="98" t="e">
+        <f>IF(AND(E28&gt;=-1,E28&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I28" s="27"/>
+      <c r="J28" s="99"/>
+      <c r="K28" s="99"/>
+      <c r="L28" s="99"/>
+      <c r="M28" s="99"/>
+    </row>
+    <row r="29" spans="1:13" ht="12.9" customHeight="1">
+      <c r="A29" s="100">
+        <f>A28+1</f>
+        <v>18</v>
+      </c>
+      <c r="B29" s="94"/>
+      <c r="C29" s="94"/>
+      <c r="D29" s="101">
+        <f>C29-B29</f>
+        <v>0</v>
+      </c>
+      <c r="E29" s="102" t="e">
+        <f>IF($J$8&gt;B29*($K$8/100),D29/$J$8,D29/(B29*($K$8/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F29" s="97">
+        <f>IF(B29+$J$8&gt;B29*((100+$K$8)/100),B29+$J$8,B29*((100+$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G29" s="97">
+        <f>IF(B29-$J$8&lt;B29*((100-$K$8)/100),B29-$J$8,B29*((100-$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H29" s="98" t="e">
+        <f>IF(AND(E29&gt;=-1,E29&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I29" s="27"/>
+      <c r="J29" s="99"/>
+      <c r="K29" s="99"/>
+      <c r="L29" s="99"/>
+      <c r="M29" s="99"/>
+    </row>
+    <row r="30" spans="1:13" ht="12.9" customHeight="1">
+      <c r="A30" s="100">
+        <f>A29+1</f>
+        <v>19</v>
+      </c>
+      <c r="B30" s="94"/>
+      <c r="C30" s="94"/>
+      <c r="D30" s="101">
+        <f>C30-B30</f>
+        <v>0</v>
+      </c>
+      <c r="E30" s="102" t="e">
+        <f>IF($J$8&gt;B30*($K$8/100),D30/$J$8,D30/(B30*($K$8/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F30" s="97">
+        <f>IF(B30+$J$8&gt;B30*((100+$K$8)/100),B30+$J$8,B30*((100+$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G30" s="97">
+        <f>IF(B30-$J$8&lt;B30*((100-$K$8)/100),B30-$J$8,B30*((100-$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H30" s="98" t="e">
+        <f>IF(AND(E30&gt;=-1,E30&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I30" s="27"/>
+      <c r="J30" s="99"/>
+      <c r="K30" s="99"/>
+      <c r="L30" s="99"/>
+      <c r="M30" s="99"/>
+    </row>
+    <row r="31" spans="1:13" ht="12.9" customHeight="1">
+      <c r="A31" s="100">
+        <f>A30+1</f>
+        <v>20</v>
+      </c>
+      <c r="B31" s="94"/>
+      <c r="C31" s="94"/>
+      <c r="D31" s="101">
+        <f>C31-B31</f>
+        <v>0</v>
+      </c>
+      <c r="E31" s="102" t="e">
+        <f>IF($J$8&gt;B31*($K$8/100),D31/$J$8,D31/(B31*($K$8/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F31" s="97">
+        <f>IF(B31+$J$8&gt;B31*((100+$K$8)/100),B31+$J$8,B31*((100+$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G31" s="97">
+        <f>IF(B31-$J$8&lt;B31*((100-$K$8)/100),B31-$J$8,B31*((100-$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H31" s="98" t="e">
+        <f>IF(AND(E31&gt;=-1,E31&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I31" s="27"/>
+      <c r="J31" s="99"/>
+      <c r="K31" s="99"/>
+      <c r="L31" s="99"/>
+      <c r="M31" s="99"/>
+    </row>
+    <row r="32" spans="1:13" ht="12.9" customHeight="1">
+      <c r="A32" s="100">
+        <f>A31+1</f>
+        <v>21</v>
+      </c>
+      <c r="B32" s="94"/>
+      <c r="C32" s="94"/>
+      <c r="D32" s="101">
+        <f>C32-B32</f>
+        <v>0</v>
+      </c>
+      <c r="E32" s="102" t="e">
+        <f>IF($J$8&gt;B32*($K$8/100),D32/$J$8,D32/(B32*($K$8/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F32" s="97">
+        <f>IF(B32+$J$8&gt;B32*((100+$K$8)/100),B32+$J$8,B32*((100+$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G32" s="97">
+        <f>IF(B32-$J$8&lt;B32*((100-$K$8)/100),B32-$J$8,B32*((100-$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H32" s="98" t="e">
+        <f>IF(AND(E32&gt;=-1,E32&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I32" s="27"/>
+      <c r="J32" s="99"/>
+      <c r="K32" s="99"/>
+      <c r="L32" s="99"/>
+      <c r="M32" s="99"/>
+    </row>
+    <row r="33" spans="1:13" ht="12.9" customHeight="1">
+      <c r="A33" s="100">
+        <f>A32+1</f>
+        <v>22</v>
+      </c>
+      <c r="B33" s="94"/>
+      <c r="C33" s="94"/>
+      <c r="D33" s="101">
+        <f>C33-B33</f>
+        <v>0</v>
+      </c>
+      <c r="E33" s="102" t="e">
+        <f>IF($J$8&gt;B33*($K$8/100),D33/$J$8,D33/(B33*($K$8/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F33" s="97">
+        <f>IF(B33+$J$8&gt;B33*((100+$K$8)/100),B33+$J$8,B33*((100+$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G33" s="97">
+        <f>IF(B33-$J$8&lt;B33*((100-$K$8)/100),B33-$J$8,B33*((100-$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H33" s="98" t="e">
+        <f>IF(AND(E33&gt;=-1,E33&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I33" s="27"/>
+      <c r="J33" s="99"/>
+      <c r="K33" s="99"/>
+      <c r="L33" s="99"/>
+      <c r="M33" s="99"/>
+    </row>
+    <row r="34" spans="1:13" ht="12.9" customHeight="1">
+      <c r="A34" s="100">
+        <f>A33+1</f>
+        <v>23</v>
+      </c>
+      <c r="B34" s="94"/>
+      <c r="C34" s="94"/>
+      <c r="D34" s="101">
+        <f>C34-B34</f>
+        <v>0</v>
+      </c>
+      <c r="E34" s="102" t="e">
+        <f>IF($J$8&gt;B34*($K$8/100),D34/$J$8,D34/(B34*($K$8/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F34" s="97">
+        <f>IF(B34+$J$8&gt;B34*((100+$K$8)/100),B34+$J$8,B34*((100+$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G34" s="97">
+        <f>IF(B34-$J$8&lt;B34*((100-$K$8)/100),B34-$J$8,B34*((100-$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H34" s="98" t="e">
+        <f>IF(AND(E34&gt;=-1,E34&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I34" s="27"/>
+      <c r="J34" s="99"/>
+      <c r="K34" s="99"/>
+      <c r="L34" s="99"/>
+      <c r="M34" s="99"/>
+    </row>
+    <row r="35" spans="1:13" ht="12.9" customHeight="1">
+      <c r="A35" s="100">
+        <f>A34+1</f>
+        <v>24</v>
+      </c>
+      <c r="B35" s="94"/>
+      <c r="C35" s="94"/>
+      <c r="D35" s="101">
+        <f>C35-B35</f>
+        <v>0</v>
+      </c>
+      <c r="E35" s="102" t="e">
+        <f>IF($J$8&gt;B35*($K$8/100),D35/$J$8,D35/(B35*($K$8/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F35" s="97">
+        <f>IF(B35+$J$8&gt;B35*((100+$K$8)/100),B35+$J$8,B35*((100+$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G35" s="97">
+        <f>IF(B35-$J$8&lt;B35*((100-$K$8)/100),B35-$J$8,B35*((100-$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H35" s="98" t="e">
+        <f>IF(AND(E35&gt;=-1,E35&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I35" s="27"/>
+      <c r="J35" s="99"/>
+      <c r="K35" s="99"/>
+      <c r="L35" s="99"/>
+      <c r="M35" s="99"/>
+    </row>
+    <row r="36" spans="1:13" ht="12.9" customHeight="1">
+      <c r="A36" s="100">
+        <f>A35+1</f>
+        <v>25</v>
+      </c>
+      <c r="B36" s="94"/>
+      <c r="C36" s="94"/>
+      <c r="D36" s="101">
+        <f>C36-B36</f>
+        <v>0</v>
+      </c>
+      <c r="E36" s="102" t="e">
+        <f>IF($J$8&gt;B36*($K$8/100),D36/$J$8,D36/(B36*($K$8/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F36" s="97">
+        <f>IF(B36+$J$8&gt;B36*((100+$K$8)/100),B36+$J$8,B36*((100+$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G36" s="97">
+        <f>IF(B36-$J$8&lt;B36*((100-$K$8)/100),B36-$J$8,B36*((100-$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H36" s="98" t="e">
+        <f>IF(AND(E36&gt;=-1,E36&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I36" s="27"/>
+      <c r="J36" s="99"/>
+      <c r="K36" s="99"/>
+      <c r="L36" s="99"/>
+      <c r="M36" s="99"/>
+    </row>
+    <row r="37" spans="1:13" ht="12.9" customHeight="1">
+      <c r="A37" s="100">
+        <f>A36+1</f>
+        <v>26</v>
+      </c>
+      <c r="B37" s="94"/>
+      <c r="C37" s="94"/>
+      <c r="D37" s="101">
+        <f>C37-B37</f>
+        <v>0</v>
+      </c>
+      <c r="E37" s="102" t="e">
+        <f>IF($J$8&gt;B37*($K$8/100),D37/$J$8,D37/(B37*($K$8/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F37" s="97">
+        <f>IF(B37+$J$8&gt;B37*((100+$K$8)/100),B37+$J$8,B37*((100+$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G37" s="97">
+        <f>IF(B37-$J$8&lt;B37*((100-$K$8)/100),B37-$J$8,B37*((100-$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H37" s="98" t="e">
+        <f>IF(AND(E37&gt;=-1,E37&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I37" s="27"/>
+      <c r="J37" s="99"/>
+      <c r="K37" s="99"/>
+      <c r="L37" s="99"/>
+      <c r="M37" s="99"/>
+    </row>
+    <row r="38" spans="1:13" ht="12.9" customHeight="1">
+      <c r="A38" s="100">
+        <f>A37+1</f>
+        <v>27</v>
+      </c>
+      <c r="B38" s="94"/>
+      <c r="C38" s="94"/>
+      <c r="D38" s="101">
+        <f>C38-B38</f>
+        <v>0</v>
+      </c>
+      <c r="E38" s="102" t="e">
+        <f>IF($J$8&gt;B38*($K$8/100),D38/$J$8,D38/(B38*($K$8/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F38" s="97">
+        <f>IF(B38+$J$8&gt;B38*((100+$K$8)/100),B38+$J$8,B38*((100+$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G38" s="97">
+        <f>IF(B38-$J$8&lt;B38*((100-$K$8)/100),B38-$J$8,B38*((100-$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H38" s="98" t="e">
+        <f>IF(AND(E38&gt;=-1,E38&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I38" s="27"/>
+      <c r="J38" s="99"/>
+      <c r="K38" s="99"/>
+      <c r="L38" s="99"/>
+      <c r="M38" s="99"/>
+    </row>
+    <row r="39" spans="1:13" ht="12.9" customHeight="1">
+      <c r="A39" s="100">
+        <f>A38+1</f>
+        <v>28</v>
+      </c>
+      <c r="B39" s="94"/>
+      <c r="C39" s="94"/>
+      <c r="D39" s="101">
+        <f>C39-B39</f>
+        <v>0</v>
+      </c>
+      <c r="E39" s="102" t="e">
+        <f>IF($J$8&gt;B39*($K$8/100),D39/$J$8,D39/(B39*($K$8/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F39" s="97">
+        <f>IF(B39+$J$8&gt;B39*((100+$K$8)/100),B39+$J$8,B39*((100+$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G39" s="97">
+        <f>IF(B39-$J$8&lt;B39*((100-$K$8)/100),B39-$J$8,B39*((100-$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H39" s="98" t="e">
+        <f>IF(AND(E39&gt;=-1,E39&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I39" s="27"/>
+      <c r="J39" s="99"/>
+      <c r="K39" s="99"/>
+      <c r="L39" s="99"/>
+      <c r="M39" s="99"/>
+    </row>
+    <row r="40" spans="1:13" ht="12.9" customHeight="1">
+      <c r="A40" s="100">
+        <f>A39+1</f>
+        <v>29</v>
+      </c>
+      <c r="B40" s="94"/>
+      <c r="C40" s="94"/>
+      <c r="D40" s="101">
+        <f>C40-B40</f>
+        <v>0</v>
+      </c>
+      <c r="E40" s="102" t="e">
+        <f>IF($J$8&gt;B40*($K$8/100),D40/$J$8,D40/(B40*($K$8/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F40" s="97">
+        <f>IF(B40+$J$8&gt;B40*((100+$K$8)/100),B40+$J$8,B40*((100+$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G40" s="97">
+        <f>IF(B40-$J$8&lt;B40*((100-$K$8)/100),B40-$J$8,B40*((100-$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H40" s="98" t="e">
+        <f>IF(AND(E40&gt;=-1,E40&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I40" s="27"/>
+      <c r="J40" s="99"/>
+      <c r="K40" s="99"/>
+      <c r="L40" s="99"/>
+      <c r="M40" s="99"/>
+    </row>
+    <row r="41" spans="1:13" ht="12.9" customHeight="1">
+      <c r="A41" s="100">
+        <f>A40+1</f>
+        <v>30</v>
+      </c>
+      <c r="B41" s="94"/>
+      <c r="C41" s="94"/>
+      <c r="D41" s="101">
+        <f>C41-B41</f>
+        <v>0</v>
+      </c>
+      <c r="E41" s="102" t="e">
+        <f>IF($J$8&gt;B41*($K$8/100),D41/$J$8,D41/(B41*($K$8/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F41" s="97">
+        <f>IF(B41+$J$8&gt;B41*((100+$K$8)/100),B41+$J$8,B41*((100+$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G41" s="97">
+        <f>IF(B41-$J$8&lt;B41*((100-$K$8)/100),B41-$J$8,B41*((100-$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H41" s="98" t="e">
+        <f>IF(AND(E41&gt;=-1,E41&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I41" s="27"/>
+      <c r="J41" s="99"/>
+      <c r="K41" s="99"/>
+      <c r="L41" s="99"/>
+      <c r="M41" s="99"/>
+    </row>
+    <row r="42" spans="1:13" ht="12.9" customHeight="1">
+      <c r="A42" s="100">
+        <f>A41+1</f>
+        <v>31</v>
+      </c>
+      <c r="B42" s="94"/>
+      <c r="C42" s="94"/>
+      <c r="D42" s="101">
+        <f>C42-B42</f>
+        <v>0</v>
+      </c>
+      <c r="E42" s="102" t="e">
+        <f>IF($J$8&gt;B42*($K$8/100),D42/$J$8,D42/(B42*($K$8/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F42" s="97">
+        <f>IF(B42+$J$8&gt;B42*((100+$K$8)/100),B42+$J$8,B42*((100+$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G42" s="97">
+        <f>IF(B42-$J$8&lt;B42*((100-$K$8)/100),B42-$J$8,B42*((100-$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H42" s="98" t="e">
+        <f>IF(AND(E42&gt;=-1,E42&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I42" s="27"/>
+      <c r="J42" s="99"/>
+      <c r="K42" s="99"/>
+      <c r="L42" s="99"/>
+      <c r="M42" s="99"/>
+    </row>
+    <row r="43" spans="1:13" ht="12.9" customHeight="1">
+      <c r="A43" s="100">
+        <f>A42+1</f>
+        <v>32</v>
+      </c>
+      <c r="B43" s="94"/>
+      <c r="C43" s="94"/>
+      <c r="D43" s="101">
+        <f>C43-B43</f>
+        <v>0</v>
+      </c>
+      <c r="E43" s="102" t="e">
+        <f>IF($J$8&gt;B43*($K$8/100),D43/$J$8,D43/(B43*($K$8/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F43" s="97">
+        <f>IF(B43+$J$8&gt;B43*((100+$K$8)/100),B43+$J$8,B43*((100+$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G43" s="97">
+        <f>IF(B43-$J$8&lt;B43*((100-$K$8)/100),B43-$J$8,B43*((100-$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H43" s="98" t="e">
+        <f>IF(AND(E43&gt;=-1,E43&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I43" s="27"/>
+      <c r="J43" s="99"/>
+      <c r="K43" s="99"/>
+      <c r="L43" s="99"/>
+      <c r="M43" s="99"/>
+    </row>
+    <row r="44" spans="1:13" ht="12.9" customHeight="1">
+      <c r="A44" s="100">
+        <f>A43+1</f>
+        <v>33</v>
+      </c>
+      <c r="B44" s="94"/>
+      <c r="C44" s="94"/>
+      <c r="D44" s="101">
+        <f>C44-B44</f>
+        <v>0</v>
+      </c>
+      <c r="E44" s="102" t="e">
+        <f>IF($J$8&gt;B44*($K$8/100),D44/$J$8,D44/(B44*($K$8/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F44" s="97">
+        <f>IF(B44+$J$8&gt;B44*((100+$K$8)/100),B44+$J$8,B44*((100+$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G44" s="97">
+        <f>IF(B44-$J$8&lt;B44*((100-$K$8)/100),B44-$J$8,B44*((100-$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H44" s="98" t="e">
+        <f>IF(AND(E44&gt;=-1,E44&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I44" s="27"/>
+      <c r="J44" s="99"/>
+      <c r="K44" s="99"/>
+      <c r="L44" s="99"/>
+      <c r="M44" s="99"/>
+    </row>
+    <row r="45" spans="1:13" ht="12.9" customHeight="1">
+      <c r="A45" s="100">
+        <f>A44+1</f>
+        <v>34</v>
+      </c>
+      <c r="B45" s="94"/>
+      <c r="C45" s="94"/>
+      <c r="D45" s="101">
+        <f>C45-B45</f>
+        <v>0</v>
+      </c>
+      <c r="E45" s="102" t="e">
+        <f>IF($J$8&gt;B45*($K$8/100),D45/$J$8,D45/(B45*($K$8/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F45" s="97">
+        <f>IF(B45+$J$8&gt;B45*((100+$K$8)/100),B45+$J$8,B45*((100+$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G45" s="97">
+        <f>IF(B45-$J$8&lt;B45*((100-$K$8)/100),B45-$J$8,B45*((100-$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H45" s="98" t="e">
+        <f>IF(AND(E45&gt;=-1,E45&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I45" s="27"/>
+      <c r="J45" s="99"/>
+      <c r="K45" s="99"/>
+      <c r="L45" s="99"/>
+      <c r="M45" s="99"/>
+    </row>
+    <row r="46" spans="1:13" ht="12.9" customHeight="1">
+      <c r="A46" s="100">
+        <f>A45+1</f>
+        <v>35</v>
+      </c>
+      <c r="B46" s="94"/>
+      <c r="C46" s="94"/>
+      <c r="D46" s="101">
+        <f>C46-B46</f>
+        <v>0</v>
+      </c>
+      <c r="E46" s="102" t="e">
+        <f>IF($J$8&gt;B46*($K$8/100),D46/$J$8,D46/(B46*($K$8/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F46" s="97">
+        <f>IF(B46+$J$8&gt;B46*((100+$K$8)/100),B46+$J$8,B46*((100+$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G46" s="97">
+        <f>IF(B46-$J$8&lt;B46*((100-$K$8)/100),B46-$J$8,B46*((100-$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H46" s="98" t="e">
+        <f>IF(AND(E46&gt;=-1,E46&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I46" s="27"/>
+      <c r="J46" s="99"/>
+      <c r="K46" s="99"/>
+      <c r="L46" s="99"/>
+      <c r="M46" s="99"/>
+    </row>
+    <row r="47" spans="1:13" ht="12.9" customHeight="1">
+      <c r="A47" s="100">
+        <f>A46+1</f>
+        <v>36</v>
+      </c>
+      <c r="B47" s="94"/>
+      <c r="C47" s="94"/>
+      <c r="D47" s="101">
+        <f>C47-B47</f>
+        <v>0</v>
+      </c>
+      <c r="E47" s="102" t="e">
+        <f>IF($J$8&gt;B47*($K$8/100),D47/$J$8,D47/(B47*($K$8/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F47" s="97">
+        <f>IF(B47+$J$8&gt;B47*((100+$K$8)/100),B47+$J$8,B47*((100+$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G47" s="97">
+        <f>IF(B47-$J$8&lt;B47*((100-$K$8)/100),B47-$J$8,B47*((100-$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H47" s="98" t="e">
+        <f>IF(AND(E47&gt;=-1,E47&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I47" s="27"/>
+      <c r="J47" s="99"/>
+      <c r="K47" s="99"/>
+      <c r="L47" s="99"/>
+      <c r="M47" s="99"/>
+    </row>
+    <row r="48" spans="1:13" ht="12.9" customHeight="1">
+      <c r="A48" s="100">
+        <f>A47+1</f>
+        <v>37</v>
+      </c>
+      <c r="B48" s="94"/>
+      <c r="C48" s="94"/>
+      <c r="D48" s="101">
+        <f>C48-B48</f>
+        <v>0</v>
+      </c>
+      <c r="E48" s="102" t="e">
+        <f>IF($J$8&gt;B48*($K$8/100),D48/$J$8,D48/(B48*($K$8/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F48" s="97">
+        <f>IF(B48+$J$8&gt;B48*((100+$K$8)/100),B48+$J$8,B48*((100+$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G48" s="97">
+        <f>IF(B48-$J$8&lt;B48*((100-$K$8)/100),B48-$J$8,B48*((100-$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H48" s="98" t="e">
+        <f>IF(AND(E48&gt;=-1,E48&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I48" s="27"/>
+      <c r="J48" s="99"/>
+      <c r="K48" s="99"/>
+      <c r="L48" s="99"/>
+      <c r="M48" s="99"/>
+    </row>
+    <row r="49" spans="1:13" ht="12.9" customHeight="1">
+      <c r="A49" s="100">
+        <f>A48+1</f>
+        <v>38</v>
+      </c>
+      <c r="B49" s="94"/>
+      <c r="C49" s="94"/>
+      <c r="D49" s="101">
+        <f>C49-B49</f>
+        <v>0</v>
+      </c>
+      <c r="E49" s="102" t="e">
+        <f>IF($J$8&gt;B49*($K$8/100),D49/$J$8,D49/(B49*($K$8/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F49" s="97">
+        <f>IF(B49+$J$8&gt;B49*((100+$K$8)/100),B49+$J$8,B49*((100+$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G49" s="97">
+        <f>IF(B49-$J$8&lt;B49*((100-$K$8)/100),B49-$J$8,B49*((100-$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H49" s="98" t="e">
+        <f>IF(AND(E49&gt;=-1,E49&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I49" s="27"/>
+      <c r="J49" s="99"/>
+      <c r="K49" s="99"/>
+      <c r="L49" s="99"/>
+      <c r="M49" s="99"/>
+    </row>
+    <row r="50" spans="1:13" ht="12.9" customHeight="1">
+      <c r="A50" s="100">
+        <f>A49+1</f>
+        <v>39</v>
+      </c>
+      <c r="B50" s="94"/>
+      <c r="C50" s="94"/>
+      <c r="D50" s="101">
+        <f>C50-B50</f>
+        <v>0</v>
+      </c>
+      <c r="E50" s="102" t="e">
+        <f>IF($J$8&gt;B50*($K$8/100),D50/$J$8,D50/(B50*($K$8/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F50" s="97">
+        <f>IF(B50+$J$8&gt;B50*((100+$K$8)/100),B50+$J$8,B50*((100+$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G50" s="97">
+        <f>IF(B50-$J$8&lt;B50*((100-$K$8)/100),B50-$J$8,B50*((100-$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H50" s="98" t="e">
+        <f>IF(AND(E50&gt;=-1,E50&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I50" s="27"/>
+      <c r="J50" s="99"/>
+      <c r="K50" s="99"/>
+      <c r="L50" s="99"/>
+      <c r="M50" s="99"/>
+    </row>
+    <row r="51" spans="1:13" ht="12.9" customHeight="1">
+      <c r="A51" s="100">
+        <f>A50+1</f>
+        <v>40</v>
+      </c>
+      <c r="B51" s="94"/>
+      <c r="C51" s="94"/>
+      <c r="D51" s="101">
+        <f>C51-B51</f>
+        <v>0</v>
+      </c>
+      <c r="E51" s="102" t="e">
+        <f>IF($J$8&gt;B51*($K$8/100),D51/$J$8,D51/(B51*($K$8/100)))</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F51" s="97">
+        <f>IF(B51+$J$8&gt;B51*((100+$K$8)/100),B51+$J$8,B51*((100+$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="G51" s="97">
+        <f>IF(B51-$J$8&lt;B51*((100-$K$8)/100),B51-$J$8,B51*((100-$K$8)/100))</f>
+        <v>0</v>
+      </c>
+      <c r="H51" s="98" t="e">
+        <f>IF(AND(E51&gt;=-1,E51&lt;=1),1,0)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I51" s="27"/>
+      <c r="J51" s="99"/>
+      <c r="K51" s="99"/>
+      <c r="L51" s="99"/>
+      <c r="M51" s="99"/>
+    </row>
+    <row r="52" spans="1:9" ht="12.9" customHeight="1">
+      <c r="A52" s="103" t="s">
+        <v>4</v>
+      </c>
+      <c r="B52" s="104" t="e">
+        <f>AVERAGE(B12:B51)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="C52" s="104" t="e">
+        <f>AVERAGE(C12:C51)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D52" s="104">
+        <f>AVERAGE(D12:D51)</f>
+        <v>0</v>
+      </c>
+      <c r="E52" s="105" t="e">
+        <f>AVERAGE(E12:E51)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F52" s="97"/>
+      <c r="G52" s="97"/>
+      <c r="H52" s="98" t="e">
+        <f>SUM(H12:H51)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I52" s="27"/>
+    </row>
+    <row r="53" spans="1:13" ht="12.9" customHeight="1">
+      <c r="A53" s="103" t="s">
+        <v>39</v>
+      </c>
+      <c r="B53" s="104">
+        <f>MIN(B12:B51)</f>
+        <v>0</v>
+      </c>
+      <c r="C53" s="104">
+        <f>MIN(C12:C51)</f>
+        <v>0</v>
+      </c>
+      <c r="D53" s="104">
+        <f>MIN(D12:D51)</f>
+        <v>0</v>
+      </c>
+      <c r="E53" s="105" t="e">
+        <f>MIN(E12:E51)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F53" s="129" t="e">
+        <f>IF($H52&lt;38,"**Greater than 5% of the error indices are unacceptable.  Consider possible cause of inaccuracy, troubleshoot before repeating accuracy studies","")</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G53" s="130"/>
+      <c r="H53" s="130"/>
+      <c r="I53" s="130"/>
+      <c r="J53" s="130"/>
+      <c r="K53" s="130"/>
+      <c r="L53" s="130"/>
+      <c r="M53" s="130"/>
+    </row>
+    <row r="54" spans="1:19" ht="12.9" customHeight="1">
+      <c r="A54" s="103" t="s">
+        <v>40</v>
+      </c>
+      <c r="B54" s="104">
+        <f>MAX(B12:B51)</f>
+        <v>0</v>
+      </c>
+      <c r="C54" s="104">
+        <f>MAX(C12:C51)</f>
+        <v>0</v>
+      </c>
+      <c r="D54" s="104">
+        <f>MAX(D12:D51)</f>
+        <v>0</v>
+      </c>
+      <c r="E54" s="105" t="e">
+        <f>MAX(E12:E51)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F54" s="129"/>
+      <c r="G54" s="130"/>
+      <c r="H54" s="130"/>
+      <c r="I54" s="130"/>
+      <c r="J54" s="130"/>
+      <c r="K54" s="130"/>
+      <c r="L54" s="130"/>
+      <c r="M54" s="130"/>
+      <c r="N54" s="76"/>
+      <c r="O54" s="76"/>
+      <c r="P54" s="76"/>
+      <c r="Q54" s="76"/>
+      <c r="R54" s="76"/>
+      <c r="S54" s="76"/>
+    </row>
+    <row r="55" spans="1:6" ht="12.9" customHeight="1">
+      <c r="A55" s="122" t="s">
+        <v>11</v>
+      </c>
+      <c r="B55" s="122"/>
+      <c r="C55" s="106" t="e">
+        <f>SLOPE(C12:C51,B12:B51)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D55" s="87"/>
+      <c r="E55" s="87"/>
+      <c r="F55" s="107"/>
+    </row>
+    <row r="56" spans="1:6" ht="12.9" customHeight="1">
+      <c r="A56" s="122" t="s">
+        <v>12</v>
+      </c>
+      <c r="B56" s="122"/>
+      <c r="C56" s="106" t="e">
+        <f>INTERCEPT(C12:C51,B12:B51)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D56" s="87"/>
+      <c r="E56" s="87"/>
+      <c r="F56" s="107"/>
+    </row>
+    <row r="57" spans="1:6" ht="12.9" customHeight="1">
+      <c r="A57" s="123" t="s">
+        <v>43</v>
+      </c>
+      <c r="B57" s="123"/>
+      <c r="C57" s="108" t="e">
+        <f>CORREL(B12:B51,C12:C51)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D57" s="89" t="e">
+        <f>IF(C57&lt;0.975,"**Correlation Coefficient is too low.  Troubleshoot Assay and re-analyse specimens","")</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E57" s="89"/>
+      <c r="F57" s="107"/>
+    </row>
+  </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="Qy19zHLIek/1Sj5Xzgm3LtMS1iJbrfb2T7vZvN7B+YTQvsNXWo2ZUZM8SBE/8ApFGY+fnM7lzwAGNJ0IAAdORw==" saltValue="NLEMjsHb6W1th1fXsTiG9A==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <mergeCells count="8">
+    <mergeCell ref="A56:B56"/>
+    <mergeCell ref="A57:B57"/>
+    <mergeCell ref="B3:L3"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="B6:D6"/>
+    <mergeCell ref="A10:E10"/>
+    <mergeCell ref="F53:M54"/>
+    <mergeCell ref="A55:B55"/>
+  </mergeCells>
+  <conditionalFormatting sqref="A10">
+    <cfRule type="cellIs" priority="2" dxfId="7" operator="equal" stopIfTrue="1">
+      <formula>"Experiment: FAILED (See Note Below**)"</formula>
+    </cfRule>
+    <cfRule type="cellIs" priority="3" dxfId="6" operator="equal" stopIfTrue="1">
+      <formula>"Experiment: PASSED"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C57">
+    <cfRule type="cellIs" priority="4" dxfId="2" operator="lessThan" stopIfTrue="1">
+      <formula>0.975</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D57">
+    <cfRule type="cellIs" priority="1" dxfId="1" operator="notEqual" stopIfTrue="1">
+      <formula>""""""</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E12:E54">
+    <cfRule type="cellIs" priority="5" dxfId="2" operator="lessThan" stopIfTrue="1">
+      <formula>-1</formula>
+    </cfRule>
+    <cfRule type="cellIs" priority="6" dxfId="2" operator="greaterThan" stopIfTrue="1">
+      <formula>1</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId2"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AD93"/>
+  <dimension ref="A1:AD73"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
-      <selection pane="topLeft" activeCell="H27" sqref="H27"/>
+    <sheetView workbookViewId="0" topLeftCell="A1">
+      <selection pane="topLeft" activeCell="H28" sqref="H28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="8.57142857142857" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.71428571428571" customWidth="1"/>
     <col min="3" max="3" width="9.57142857142857" customWidth="1"/>
     <col min="4" max="4" width="6.85714285714286" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.5714285714286" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="5.71428571428571" customWidth="1"/>
     <col min="7" max="7" width="9.28571428571429" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.5714285714286" customWidth="1"/>
     <col min="9" max="9" width="9.42857142857143" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.2857142857143" customWidth="1"/>
     <col min="11" max="11" width="2.28571428571429" customWidth="1"/>
     <col min="12" max="12" width="11.5714285714286" customWidth="1"/>
     <col min="13" max="13" width="12.1428571428571" bestFit="1" customWidth="1"/>
     <col min="14" max="15" width="9.42857142857143" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.85714285714286" customWidth="1"/>
     <col min="17" max="17" width="12.2857142857143" customWidth="1"/>
     <col min="18" max="18" width="9.28571428571429" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="9.85714285714286" customWidth="1"/>
     <col min="26" max="26" width="12.7142857142857" customWidth="1"/>
     <col min="27" max="27" width="13.1428571428571" customWidth="1"/>
     <col min="28" max="28" width="13" customWidth="1"/>
     <col min="29" max="29" width="14" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" ht="15">
-[...10 lines deleted...]
-      <c r="G3" s="92" t="s">
+    <row r="1" spans="1:1" ht="14.4">
+      <c r="A1" s="60" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" ht="14.4">
+      <c r="A2" s="60" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" ht="14.4">
+      <c r="A3" s="60" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" ht="14.4">
+      <c r="A4" s="60" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="5" spans="7:18" ht="15" customHeight="1">
+      <c r="G5" s="113" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="92"/>
-[...28 lines deleted...]
-      <c r="R5" s="2" t="e">
+      <c r="H5" s="113"/>
+      <c r="I5" s="113"/>
+      <c r="J5" s="113"/>
+      <c r="K5" s="113"/>
+      <c r="L5" s="113"/>
+      <c r="M5" s="113"/>
+      <c r="N5" s="113"/>
+      <c r="O5" s="113"/>
+      <c r="R5" s="5" t="e">
         <f>(D14/B14)*100</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="6" spans="7:18" ht="15">
-      <c r="G6" s="93" t="s">
+    <row r="6" spans="7:18" ht="15" customHeight="1">
+      <c r="G6" s="113"/>
+      <c r="H6" s="113"/>
+      <c r="I6" s="113"/>
+      <c r="J6" s="113"/>
+      <c r="K6" s="113"/>
+      <c r="L6" s="113"/>
+      <c r="M6" s="113"/>
+      <c r="N6" s="113"/>
+      <c r="O6" s="113"/>
+      <c r="R6" s="5" t="e">
+        <f>(D15/B15)*100</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="7" spans="18:18" ht="14.4">
+      <c r="R7" s="5" t="e">
+        <f>(D16/B16)*100</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="8" spans="7:18" ht="14.4">
+      <c r="G8" s="132" t="s">
         <v>7</v>
       </c>
-      <c r="H6" s="93"/>
-[...9 lines deleted...]
-      <c r="O6" t="s">
+      <c r="H8" s="132"/>
+      <c r="I8" s="132"/>
+      <c r="J8" s="131">
+        <f>'Method Comparison 20 Samples'!E6</f>
+        <v>0</v>
+      </c>
+      <c r="K8" s="131"/>
+      <c r="L8" s="131"/>
+      <c r="M8" s="131"/>
+      <c r="N8" s="131"/>
+      <c r="O8" t="s">
         <v>31</v>
       </c>
-      <c r="P6" s="101">
-[...10 lines deleted...]
-      <c r="H7" s="93" t="s">
+      <c r="P8" s="131">
+        <f>'Method Comparison 20 Samples'!K6</f>
+        <v>0</v>
+      </c>
+      <c r="Q8" s="131"/>
+      <c r="R8" s="5" t="e">
+        <f>(D17/B17)*100</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="9" spans="8:18" ht="14.4">
+      <c r="H9" s="132" t="s">
         <v>8</v>
       </c>
-      <c r="I7" s="93"/>
-[...8 lines deleted...]
-      <c r="O7" t="s">
+      <c r="I9" s="132"/>
+      <c r="J9" s="136">
+        <f>'Method Comparison 20 Samples'!E7</f>
+        <v>0</v>
+      </c>
+      <c r="K9" s="136"/>
+      <c r="L9" s="136"/>
+      <c r="M9" s="136"/>
+      <c r="N9" s="136"/>
+      <c r="O9" t="s">
         <v>36</v>
       </c>
-      <c r="R7" s="2" t="e">
-[...6 lines deleted...]
-      <c r="I8" s="5" t="s">
+      <c r="R9" s="5" t="e">
+        <f>(D18/B18)*100</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="10" spans="9:18" ht="14.4">
+      <c r="I10" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="J8" s="105">
-[...7 lines deleted...]
-      <c r="O8" t="s">
+      <c r="J10" s="136">
+        <f>'Method Comparison 20 Samples'!E8</f>
+        <v>0</v>
+      </c>
+      <c r="K10" s="136"/>
+      <c r="L10" s="136"/>
+      <c r="M10" s="136"/>
+      <c r="N10" s="136"/>
+      <c r="O10" t="s">
         <v>32</v>
       </c>
-      <c r="P8" t="s">
+      <c r="P10" t="s">
         <v>33</v>
       </c>
-      <c r="R8" s="2" t="e">
-[...5 lines deleted...]
-      <c r="I9" s="5" t="s">
+      <c r="R10" s="5" t="e">
+        <f>(D19/B19)*100</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="11" spans="9:18" ht="14.4">
+      <c r="I11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="J9" s="61" t="str">
-        <f>IF('Method Comparison'!E8&gt;0,'Method Comparison'!E8,"Units not entered")</f>
+      <c r="J11" s="45" t="str">
+        <f>IF('Method Comparison 20 Samples'!E9&gt;0,'Method Comparison 20 Samples'!E9,"Units not entered")</f>
         <v>Units not entered</v>
       </c>
-      <c r="K9" s="4"/>
-[...23 lines deleted...]
-      <c r="B11" s="67" t="s">
+      <c r="K11" s="7"/>
+      <c r="O11" s="52">
+        <f>'Method Comparison 20 Samples'!J9</f>
+        <v>0</v>
+      </c>
+      <c r="P11" s="52">
+        <f>'Method Comparison 20 Samples'!K9</f>
+        <v>0</v>
+      </c>
+      <c r="R11" s="5" t="e">
+        <f>(D20/B20)*100</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="12" spans="18:18" ht="14.4">
+      <c r="R12" s="5" t="e">
+        <f>(D21/B21)*100</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" ht="15" thickBot="1">
+      <c r="A13" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="B13" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="C11" s="67" t="s">
+      <c r="C13" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="68" t="s">
+      <c r="D13" s="51" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="26" t="s">
+      <c r="E13" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="R11" s="2" t="e">
-[...5 lines deleted...]
-      <c r="A12" s="64">
+      <c r="R13" s="5" t="e">
+        <f>(D22/B22)*100</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" ht="15" thickTop="1">
+      <c r="A14" s="48">
         <v>1</v>
       </c>
-      <c r="B12" s="62">
-[...64 lines deleted...]
-        <f>'Method Comparison'!C14</f>
+      <c r="B14" s="46">
+        <f>'Method Comparison 20 Samples'!B13</f>
+        <v>0</v>
+      </c>
+      <c r="C14" s="46">
+        <f>'Method Comparison 20 Samples'!C13</f>
         <v>0</v>
       </c>
       <c r="D14">
         <f>C14-B14</f>
         <v>0</v>
       </c>
-      <c r="E14" s="2">
-[...3 lines deleted...]
-      <c r="F14" s="2">
+      <c r="E14" s="5">
+        <f>POWER(D14-$D$37,2)</f>
+        <v>0</v>
+      </c>
+      <c r="F14" s="5">
         <f>E14/19</f>
         <v>0</v>
       </c>
-      <c r="R14" s="2" t="e">
+      <c r="R14" s="5" t="e">
         <f>(D23/B23)*100</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="15" spans="1:18" ht="15">
-      <c r="A15" s="64">
+    <row r="15" spans="1:18" ht="14.4">
+      <c r="A15" s="48">
         <f>A14+1</f>
-        <v>4</v>
-[...6 lines deleted...]
-        <f>'Method Comparison'!C15</f>
+        <v>2</v>
+      </c>
+      <c r="B15" s="46">
+        <f>'Method Comparison 20 Samples'!B14</f>
+        <v>0</v>
+      </c>
+      <c r="C15" s="46">
+        <f>'Method Comparison 20 Samples'!C14</f>
         <v>0</v>
       </c>
       <c r="D15">
         <f>C15-B15</f>
         <v>0</v>
       </c>
-      <c r="E15" s="2">
-[...3 lines deleted...]
-      <c r="F15" s="2">
+      <c r="E15" s="5">
+        <f>POWER(D15-$D$37,2)</f>
+        <v>0</v>
+      </c>
+      <c r="F15" s="5">
         <f>E15/19</f>
         <v>0</v>
       </c>
-      <c r="R15" s="2" t="e">
+      <c r="R15" s="5" t="e">
         <f>(D24/B24)*100</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="16" spans="1:18" ht="15">
-      <c r="A16" s="64">
+    <row r="16" spans="1:18" ht="14.4">
+      <c r="A16" s="48">
         <f>A15+1</f>
-        <v>5</v>
-[...6 lines deleted...]
-        <f>'Method Comparison'!C16</f>
+        <v>3</v>
+      </c>
+      <c r="B16" s="46">
+        <f>'Method Comparison 20 Samples'!B15</f>
+        <v>0</v>
+      </c>
+      <c r="C16" s="46">
+        <f>'Method Comparison 20 Samples'!C15</f>
         <v>0</v>
       </c>
       <c r="D16">
         <f>C16-B16</f>
         <v>0</v>
       </c>
-      <c r="E16" s="2">
-[...3 lines deleted...]
-      <c r="F16" s="2">
+      <c r="E16" s="5">
+        <f>POWER(D16-$D$37,2)</f>
+        <v>0</v>
+      </c>
+      <c r="F16" s="5">
         <f>E16/19</f>
         <v>0</v>
       </c>
-      <c r="H16">
-[...6 lines deleted...]
-      <c r="R16" s="2" t="e">
+      <c r="R16" s="5" t="e">
         <f>(D25/B25)*100</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="17" spans="1:18" ht="15">
-      <c r="A17" s="64">
+    <row r="17" spans="1:18" ht="14.4">
+      <c r="A17" s="48">
         <f>A16+1</f>
-        <v>6</v>
-[...6 lines deleted...]
-        <f>'Method Comparison'!C17</f>
+        <v>4</v>
+      </c>
+      <c r="B17" s="46">
+        <f>'Method Comparison 20 Samples'!B16</f>
+        <v>0</v>
+      </c>
+      <c r="C17" s="46">
+        <f>'Method Comparison 20 Samples'!C16</f>
         <v>0</v>
       </c>
       <c r="D17">
         <f>C17-B17</f>
         <v>0</v>
       </c>
-      <c r="E17" s="2">
-[...3 lines deleted...]
-      <c r="F17" s="2">
+      <c r="E17" s="5">
+        <f>POWER(D17-$D$37,2)</f>
+        <v>0</v>
+      </c>
+      <c r="F17" s="5">
         <f>E17/19</f>
         <v>0</v>
       </c>
-      <c r="H17">
-[...7 lines deleted...]
-      <c r="R17" s="2" t="e">
+      <c r="R17" s="5" t="e">
         <f>(D26/B26)*100</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="18" spans="1:18" ht="15">
-      <c r="A18" s="64">
+    <row r="18" spans="1:18" ht="14.4">
+      <c r="A18" s="48">
         <f>A17+1</f>
-        <v>7</v>
-[...6 lines deleted...]
-        <f>'Method Comparison'!C18</f>
+        <v>5</v>
+      </c>
+      <c r="B18" s="46">
+        <f>'Method Comparison 20 Samples'!B17</f>
+        <v>0</v>
+      </c>
+      <c r="C18" s="46">
+        <f>'Method Comparison 20 Samples'!C17</f>
         <v>0</v>
       </c>
       <c r="D18">
         <f>C18-B18</f>
         <v>0</v>
       </c>
-      <c r="E18" s="2">
-[...3 lines deleted...]
-      <c r="F18" s="2">
+      <c r="E18" s="5">
+        <f>POWER(D18-$D$37,2)</f>
+        <v>0</v>
+      </c>
+      <c r="F18" s="5">
         <f>E18/19</f>
         <v>0</v>
       </c>
-      <c r="G18" s="8"/>
-[...3 lines deleted...]
-      <c r="R18" s="2" t="e">
+      <c r="H18">
+        <v>0</v>
+      </c>
+      <c r="I18" s="11" t="e">
+        <f>J40</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="R18" s="5" t="e">
         <f>(D27/B27)*100</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="19" spans="1:18" ht="15">
-      <c r="A19" s="64">
+    <row r="19" spans="1:18" ht="14.4">
+      <c r="A19" s="48">
         <f>A18+1</f>
-        <v>8</v>
-[...6 lines deleted...]
-        <f>'Method Comparison'!C19</f>
+        <v>6</v>
+      </c>
+      <c r="B19" s="46">
+        <f>'Method Comparison 20 Samples'!B18</f>
+        <v>0</v>
+      </c>
+      <c r="C19" s="46">
+        <f>'Method Comparison 20 Samples'!C18</f>
         <v>0</v>
       </c>
       <c r="D19">
         <f>C19-B19</f>
         <v>0</v>
       </c>
-      <c r="E19" s="2">
-[...3 lines deleted...]
-      <c r="F19" s="2">
+      <c r="E19" s="5">
+        <f>POWER(D19-$D$37,2)</f>
+        <v>0</v>
+      </c>
+      <c r="F19" s="5">
         <f>E19/19</f>
         <v>0</v>
       </c>
-      <c r="G19" s="11"/>
-[...2 lines deleted...]
-      <c r="R19" s="2" t="e">
+      <c r="H19">
+        <f>B14</f>
+        <v>0</v>
+      </c>
+      <c r="I19">
+        <f>C14</f>
+        <v>0</v>
+      </c>
+      <c r="R19" s="5" t="e">
         <f>(D28/B28)*100</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="20" spans="1:18" ht="15">
-      <c r="A20" s="64">
+    <row r="20" spans="1:18" ht="14.4">
+      <c r="A20" s="48">
         <f>A19+1</f>
-        <v>9</v>
-[...6 lines deleted...]
-        <f>'Method Comparison'!C20</f>
+        <v>7</v>
+      </c>
+      <c r="B20" s="46">
+        <f>'Method Comparison 20 Samples'!B19</f>
+        <v>0</v>
+      </c>
+      <c r="C20" s="46">
+        <f>'Method Comparison 20 Samples'!C19</f>
         <v>0</v>
       </c>
       <c r="D20">
         <f>C20-B20</f>
         <v>0</v>
       </c>
-      <c r="E20" s="2">
-[...3 lines deleted...]
-      <c r="F20" s="2">
+      <c r="E20" s="5">
+        <f>POWER(D20-$D$37,2)</f>
+        <v>0</v>
+      </c>
+      <c r="F20" s="5">
         <f>E20/19</f>
         <v>0</v>
       </c>
-      <c r="M20" s="21"/>
-[...1 lines deleted...]
-      <c r="R20" s="2" t="e">
+      <c r="P20" s="2"/>
+      <c r="R20" s="5" t="e">
         <f>(D29/B29)*100</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="21" spans="1:18" ht="15">
-      <c r="A21" s="64">
+    <row r="21" spans="1:18" ht="14.4">
+      <c r="A21" s="48">
         <f>A20+1</f>
-        <v>10</v>
-[...6 lines deleted...]
-        <f>'Method Comparison'!C21</f>
+        <v>8</v>
+      </c>
+      <c r="B21" s="46">
+        <f>'Method Comparison 20 Samples'!B20</f>
+        <v>0</v>
+      </c>
+      <c r="C21" s="46">
+        <f>'Method Comparison 20 Samples'!C20</f>
         <v>0</v>
       </c>
       <c r="D21">
         <f>C21-B21</f>
         <v>0</v>
       </c>
-      <c r="E21" s="2">
-[...3 lines deleted...]
-      <c r="F21" s="2">
+      <c r="E21" s="5">
+        <f>POWER(D21-$D$37,2)</f>
+        <v>0</v>
+      </c>
+      <c r="F21" s="5">
         <f>E21/19</f>
         <v>0</v>
       </c>
-      <c r="M21" s="10"/>
-[...1 lines deleted...]
-      <c r="R21" s="2" t="e">
+      <c r="G21" s="12"/>
+      <c r="M21" s="13"/>
+      <c r="N21" s="13"/>
+      <c r="R21" s="5" t="e">
         <f>(D30/B30)*100</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="22" spans="1:18" ht="15">
-      <c r="A22" s="64">
+    <row r="22" spans="1:18" ht="14.4">
+      <c r="A22" s="48">
         <f>A21+1</f>
-        <v>11</v>
-[...6 lines deleted...]
-        <f>'Method Comparison'!C22</f>
+        <v>9</v>
+      </c>
+      <c r="B22" s="46">
+        <f>'Method Comparison 20 Samples'!B21</f>
+        <v>0</v>
+      </c>
+      <c r="C22" s="46">
+        <f>'Method Comparison 20 Samples'!C21</f>
         <v>0</v>
       </c>
       <c r="D22">
         <f>C22-B22</f>
         <v>0</v>
       </c>
-      <c r="E22" s="2">
-[...3 lines deleted...]
-      <c r="F22" s="2">
+      <c r="E22" s="5">
+        <f>POWER(D22-$D$37,2)</f>
+        <v>0</v>
+      </c>
+      <c r="F22" s="5">
         <f>E22/19</f>
         <v>0</v>
       </c>
-      <c r="G22" s="8"/>
-[...2 lines deleted...]
-      <c r="R22" s="2" t="e">
+      <c r="M22" s="21"/>
+      <c r="N22" s="10"/>
+      <c r="R22" s="5" t="e">
         <f>(D31/B31)*100</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="23" spans="1:6" ht="15">
-      <c r="A23" s="64">
+    <row r="23" spans="1:18" ht="14.4">
+      <c r="A23" s="48">
         <f>A22+1</f>
-        <v>12</v>
-[...6 lines deleted...]
-        <f>'Method Comparison'!C23</f>
+        <v>10</v>
+      </c>
+      <c r="B23" s="46">
+        <f>'Method Comparison 20 Samples'!B22</f>
+        <v>0</v>
+      </c>
+      <c r="C23" s="46">
+        <f>'Method Comparison 20 Samples'!C22</f>
         <v>0</v>
       </c>
       <c r="D23">
         <f>C23-B23</f>
         <v>0</v>
       </c>
-      <c r="E23" s="2">
-[...3 lines deleted...]
-      <c r="F23" s="2">
+      <c r="E23" s="5">
+        <f>POWER(D23-$D$37,2)</f>
+        <v>0</v>
+      </c>
+      <c r="F23" s="5">
         <f>E23/19</f>
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="64">
+      <c r="M23" s="11"/>
+      <c r="N23" s="11"/>
+      <c r="R23" s="5" t="e">
+        <f>(D32/B32)*100</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" ht="14.4">
+      <c r="A24" s="48">
         <f>A23+1</f>
-        <v>13</v>
-[...6 lines deleted...]
-        <f>'Method Comparison'!C24</f>
+        <v>11</v>
+      </c>
+      <c r="B24" s="46">
+        <f>'Method Comparison 20 Samples'!B23</f>
+        <v>0</v>
+      </c>
+      <c r="C24" s="46">
+        <f>'Method Comparison 20 Samples'!C23</f>
         <v>0</v>
       </c>
       <c r="D24">
         <f>C24-B24</f>
         <v>0</v>
       </c>
-      <c r="E24" s="2">
-[...3 lines deleted...]
-      <c r="F24" s="2">
+      <c r="E24" s="5">
+        <f>POWER(D24-$D$37,2)</f>
+        <v>0</v>
+      </c>
+      <c r="F24" s="5">
         <f>E24/19</f>
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="64">
+      <c r="R24" s="5" t="e">
+        <f>(D33/B33)*100</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="14.4">
+      <c r="A25" s="48">
         <f>A24+1</f>
-        <v>14</v>
-[...6 lines deleted...]
-        <f>'Method Comparison'!C25</f>
+        <v>12</v>
+      </c>
+      <c r="B25" s="46">
+        <f>'Method Comparison 20 Samples'!B24</f>
+        <v>0</v>
+      </c>
+      <c r="C25" s="46">
+        <f>'Method Comparison 20 Samples'!C24</f>
         <v>0</v>
       </c>
       <c r="D25">
         <f>C25-B25</f>
         <v>0</v>
       </c>
-      <c r="E25" s="2">
-[...3 lines deleted...]
-      <c r="F25" s="2">
+      <c r="E25" s="5">
+        <f>POWER(D25-$D$37,2)</f>
+        <v>0</v>
+      </c>
+      <c r="F25" s="5">
         <f>E25/19</f>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:18" ht="15">
-      <c r="A26" s="64">
+    <row r="26" spans="1:6" ht="14.4">
+      <c r="A26" s="48">
         <f>A25+1</f>
-        <v>15</v>
-[...6 lines deleted...]
-        <f>'Method Comparison'!C26</f>
+        <v>13</v>
+      </c>
+      <c r="B26" s="46">
+        <f>'Method Comparison 20 Samples'!B25</f>
+        <v>0</v>
+      </c>
+      <c r="C26" s="46">
+        <f>'Method Comparison 20 Samples'!C25</f>
         <v>0</v>
       </c>
       <c r="D26">
         <f>C26-B26</f>
         <v>0</v>
       </c>
-      <c r="E26" s="2">
-[...3 lines deleted...]
-      <c r="F26" s="2">
+      <c r="E26" s="5">
+        <f>POWER(D26-$D$37,2)</f>
+        <v>0</v>
+      </c>
+      <c r="F26" s="5">
         <f>E26/19</f>
         <v>0</v>
       </c>
-      <c r="G26" s="24"/>
-[...21 lines deleted...]
-      <c r="A27" s="64">
+    </row>
+    <row r="27" spans="1:6" ht="14.4">
+      <c r="A27" s="48">
         <f>A26+1</f>
-        <v>16</v>
-[...6 lines deleted...]
-        <f>'Method Comparison'!C27</f>
+        <v>14</v>
+      </c>
+      <c r="B27" s="46">
+        <f>'Method Comparison 20 Samples'!B26</f>
+        <v>0</v>
+      </c>
+      <c r="C27" s="46">
+        <f>'Method Comparison 20 Samples'!C26</f>
         <v>0</v>
       </c>
       <c r="D27">
         <f>C27-B27</f>
         <v>0</v>
       </c>
-      <c r="E27" s="2">
-[...3 lines deleted...]
-      <c r="F27" s="2">
+      <c r="E27" s="5">
+        <f>POWER(D27-$D$37,2)</f>
+        <v>0</v>
+      </c>
+      <c r="F27" s="5">
         <f>E27/19</f>
         <v>0</v>
       </c>
-      <c r="G27" s="70"/>
-[...32 lines deleted...]
-      <c r="A28" s="64">
+    </row>
+    <row r="28" spans="1:18" ht="14.4">
+      <c r="A28" s="48">
         <f>A27+1</f>
-        <v>17</v>
-[...6 lines deleted...]
-        <f>'Method Comparison'!C28</f>
+        <v>15</v>
+      </c>
+      <c r="B28" s="46">
+        <f>'Method Comparison 20 Samples'!B27</f>
+        <v>0</v>
+      </c>
+      <c r="C28" s="46">
+        <f>'Method Comparison 20 Samples'!C27</f>
         <v>0</v>
       </c>
       <c r="D28">
         <f>C28-B28</f>
         <v>0</v>
       </c>
-      <c r="E28" s="2">
-[...3 lines deleted...]
-      <c r="F28" s="59">
+      <c r="E28" s="5">
+        <f>POWER(D28-$D$37,2)</f>
+        <v>0</v>
+      </c>
+      <c r="F28" s="5">
         <f>E28/19</f>
         <v>0</v>
       </c>
-      <c r="G28" s="47">
-[...26 lines deleted...]
-      <c r="A29" s="64">
+      <c r="G28" s="23"/>
+      <c r="H28" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="I28" s="1"/>
+      <c r="J28" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="K28" s="1"/>
+      <c r="L28" s="1"/>
+      <c r="M28" s="137" t="s">
+        <v>27</v>
+      </c>
+      <c r="N28" s="137"/>
+      <c r="O28" s="137"/>
+      <c r="P28" s="1"/>
+      <c r="Q28" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="R28" s="24"/>
+    </row>
+    <row r="29" spans="1:30" ht="15" thickBot="1">
+      <c r="A29" s="48">
         <f>A28+1</f>
-        <v>18</v>
-[...6 lines deleted...]
-        <f>'Method Comparison'!C29</f>
+        <v>16</v>
+      </c>
+      <c r="B29" s="46">
+        <f>'Method Comparison 20 Samples'!B28</f>
+        <v>0</v>
+      </c>
+      <c r="C29" s="46">
+        <f>'Method Comparison 20 Samples'!C28</f>
         <v>0</v>
       </c>
       <c r="D29">
         <f>C29-B29</f>
         <v>0</v>
       </c>
-      <c r="E29" s="2">
-[...3 lines deleted...]
-      <c r="F29" s="2">
+      <c r="E29" s="5">
+        <f>POWER(D29-$D$37,2)</f>
+        <v>0</v>
+      </c>
+      <c r="F29" s="5">
         <f>E29/19</f>
         <v>0</v>
       </c>
-      <c r="G29" s="47">
-[...35 lines deleted...]
-      <c r="A30" s="64">
+      <c r="G29" s="53"/>
+      <c r="H29" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="I29" s="54"/>
+      <c r="J29" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="K29" s="54"/>
+      <c r="L29" s="54"/>
+      <c r="M29" s="55" t="s">
+        <v>28</v>
+      </c>
+      <c r="N29" s="56"/>
+      <c r="O29" s="56" t="s">
+        <v>29</v>
+      </c>
+      <c r="P29" s="56"/>
+      <c r="Q29" s="56"/>
+      <c r="R29" s="57"/>
+      <c r="T29" s="28"/>
+      <c r="U29" s="28"/>
+      <c r="V29" s="28"/>
+      <c r="W29" s="28"/>
+      <c r="X29" s="28"/>
+      <c r="Y29" s="28"/>
+      <c r="Z29" s="28"/>
+      <c r="AA29" s="28"/>
+      <c r="AB29" s="28"/>
+      <c r="AC29" s="28"/>
+      <c r="AD29" s="28"/>
+    </row>
+    <row r="30" spans="1:30" ht="15" thickTop="1">
+      <c r="A30" s="48">
         <f>A29+1</f>
-        <v>19</v>
-[...6 lines deleted...]
-        <f>'Method Comparison'!C30</f>
+        <v>17</v>
+      </c>
+      <c r="B30" s="46">
+        <f>'Method Comparison 20 Samples'!B29</f>
+        <v>0</v>
+      </c>
+      <c r="C30" s="46">
+        <f>'Method Comparison 20 Samples'!C29</f>
         <v>0</v>
       </c>
       <c r="D30">
         <f>C30-B30</f>
         <v>0</v>
       </c>
-      <c r="E30" s="2">
-[...3 lines deleted...]
-      <c r="F30" s="2">
+      <c r="E30" s="5">
+        <f>POWER(D30-$D$37,2)</f>
+        <v>0</v>
+      </c>
+      <c r="F30" s="5">
         <f>E30/19</f>
         <v>0</v>
       </c>
-      <c r="G30" s="47">
-[...9 lines deleted...]
-        <f>IF(H30&gt;0,(H30*($J$37-$L$37))+($J$38-$L$38),"-")</f>
+      <c r="G30" s="39">
+        <f>IF(($P$11/100)*H30&gt;$O$11,($P$11/100)*H30,$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="H30" s="31"/>
+      <c r="J30" s="38" t="e">
+        <f>IF((H30*$J$39)+$J$40&gt;0,(H30*$J$39)+$J$40,"-")</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="M30" s="37" t="str">
+        <f>IF(H30&gt;0,(H30*($J$39-$L$39))+($J$40-$L$40),"-")</f>
         <v>-</v>
       </c>
       <c r="O30" s="20" t="str">
-        <f>IF(H30&gt;0,(H30*($J$37+$L$37))+($J$38+$L$38),"-")</f>
+        <f>IF(H30&gt;0,(H30*($J$39+$L$39))+($J$40+$L$40),"-")</f>
         <v>-</v>
       </c>
-      <c r="P30" s="8"/>
       <c r="Q30" t="e">
         <f>IF(AND(ABS(M30-H30)&lt;G30,ABS(O30-H30)&lt;G30),"Acceptable","Unacceptable")</f>
         <v>#VALUE!</v>
       </c>
-      <c r="R30" s="6"/>
-[...13 lines deleted...]
-      <c r="A31" s="65">
+      <c r="R30" s="8"/>
+      <c r="T30" s="27"/>
+      <c r="AD30" s="27"/>
+    </row>
+    <row r="31" spans="1:30" ht="14.4">
+      <c r="A31" s="48">
         <f>A30+1</f>
-        <v>20</v>
-[...9 lines deleted...]
-      <c r="D31" s="31">
+        <v>18</v>
+      </c>
+      <c r="B31" s="46">
+        <f>'Method Comparison 20 Samples'!B30</f>
+        <v>0</v>
+      </c>
+      <c r="C31" s="46">
+        <f>'Method Comparison 20 Samples'!C30</f>
+        <v>0</v>
+      </c>
+      <c r="D31">
         <f>C31-B31</f>
         <v>0</v>
       </c>
-      <c r="E31" s="2">
-[...3 lines deleted...]
-      <c r="F31" s="2">
+      <c r="E31" s="5">
+        <f>POWER(D31-$D$37,2)</f>
+        <v>0</v>
+      </c>
+      <c r="F31" s="5">
         <f>E31/19</f>
         <v>0</v>
       </c>
-      <c r="G31" s="47">
-[...9 lines deleted...]
-        <f>IF(H31&gt;0,(H31*($J$37-$L$37))+($J$38-$L$38),"-")</f>
+      <c r="G31" s="39">
+        <f>IF(($P$11/100)*H31&gt;$O$11,($P$11/100)*H31,$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="H31" s="32"/>
+      <c r="J31" s="38" t="e">
+        <f>IF((H31*J39)+J40&gt;0,(H31*J39)+J40,"-")</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="M31" s="37" t="str">
+        <f>IF(H31&gt;0,(H31*($J$39-$L$39))+($J$40-$L$40),"-")</f>
         <v>-</v>
       </c>
       <c r="O31" s="20" t="str">
-        <f>IF(H31&gt;0,(H31*($J$37+$L$37))+($J$38+$L$38),"-")</f>
+        <f>IF(H31&gt;0,(H31*($J$39+$L$39))+($J$40+$L$40),"-")</f>
         <v>-</v>
       </c>
-      <c r="P31" s="8"/>
       <c r="Q31" t="e">
         <f>IF(AND(ABS(M31-H31)&lt;G31,ABS(O31-H31)&lt;G31),"Acceptable","Unacceptable")</f>
         <v>#VALUE!</v>
       </c>
-      <c r="R31" s="6"/>
-[...21 lines deleted...]
-        <f>AVERAGE(C12:C31)</f>
+      <c r="R31" s="8"/>
+      <c r="T31" s="27"/>
+      <c r="AD31" s="27"/>
+    </row>
+    <row r="32" spans="1:30" ht="14.4">
+      <c r="A32" s="48">
+        <f>A31+1</f>
+        <v>19</v>
+      </c>
+      <c r="B32" s="46">
+        <f>'Method Comparison 20 Samples'!B31</f>
+        <v>0</v>
+      </c>
+      <c r="C32" s="46">
+        <f>'Method Comparison 20 Samples'!C31</f>
         <v>0</v>
       </c>
       <c r="D32">
-        <f>AVERAGE(D12:D31)</f>
-[...20 lines deleted...]
-        <f>IF(H32&gt;0,(H32*($J$37-$L$37))+($J$38-$L$38),"-")</f>
+        <f>C32-B32</f>
+        <v>0</v>
+      </c>
+      <c r="E32" s="5">
+        <f>POWER(D32-$D$37,2)</f>
+        <v>0</v>
+      </c>
+      <c r="F32" s="5">
+        <f>E32/19</f>
+        <v>0</v>
+      </c>
+      <c r="G32" s="39">
+        <f>IF(($P$11/100)*H32&gt;$O$11,($P$11/100)*H32,$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="H32" s="32"/>
+      <c r="J32" s="38" t="e">
+        <f>IF((H32*J39)+J40&gt;0,(H32*J39)+J40,"-")</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="M32" s="37" t="str">
+        <f>IF(H32&gt;0,(H32*($J$39-$L$39))+($J$40-$L$40),"-")</f>
         <v>-</v>
       </c>
       <c r="O32" s="20" t="str">
-        <f>IF(H32&gt;0,(H32*($J$37+$L$37))+($J$38+$L$38),"-")</f>
+        <f>IF(H32&gt;0,(H32*($J$39+$L$39))+($J$40+$L$40),"-")</f>
         <v>-</v>
       </c>
-      <c r="P32" s="8"/>
       <c r="Q32" t="e">
         <f>IF(AND(ABS(M32-H32)&lt;G32,ABS(O32-H32)&lt;G32),"Acceptable","Unacceptable")</f>
         <v>#VALUE!</v>
       </c>
-      <c r="R32" s="6"/>
-[...13 lines deleted...]
-      <c r="A33" s="64" t="s">
+      <c r="R32" s="8"/>
+      <c r="T32" s="27"/>
+      <c r="U32" s="33"/>
+      <c r="V32" s="33"/>
+      <c r="AD32" s="27"/>
+    </row>
+    <row r="33" spans="1:30" ht="15" thickBot="1">
+      <c r="A33" s="49">
+        <f>A32+1</f>
+        <v>20</v>
+      </c>
+      <c r="B33" s="47">
+        <f>'Method Comparison 20 Samples'!B32</f>
+        <v>0</v>
+      </c>
+      <c r="C33" s="47">
+        <f>'Method Comparison 20 Samples'!C32</f>
+        <v>0</v>
+      </c>
+      <c r="D33" s="29">
+        <f>C33-B33</f>
+        <v>0</v>
+      </c>
+      <c r="E33" s="5">
+        <f>POWER(D33-$D$37,2)</f>
+        <v>0</v>
+      </c>
+      <c r="F33" s="5">
+        <f>E33/19</f>
+        <v>0</v>
+      </c>
+      <c r="G33" s="39">
+        <f>IF(($P$11/100)*H33&gt;$O$11,($P$11/100)*H33,$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="H33" s="32"/>
+      <c r="J33" s="38" t="e">
+        <f>IF((H33*J39)+J40&gt;0,(H33*J39)+J40,"-")</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="M33" s="37" t="str">
+        <f>IF(H33&gt;0,(H33*($J$39-$L$39))+($J$40-$L$40),"-")</f>
+        <v>-</v>
+      </c>
+      <c r="O33" s="20" t="str">
+        <f>IF(H33&gt;0,(H33*($J$39+$L$39))+($J$40+$L$40),"-")</f>
+        <v>-</v>
+      </c>
+      <c r="Q33" t="e">
+        <f>IF(AND(ABS(M33-H33)&lt;G33,ABS(O33-H33)&lt;G33),"Acceptable","Unacceptable")</f>
+        <v>#VALUE!</v>
+      </c>
+      <c r="R33" s="8"/>
+      <c r="T33" s="27"/>
+      <c r="AD33" s="27"/>
+    </row>
+    <row r="34" spans="1:30" ht="15" thickTop="1">
+      <c r="A34" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="B34">
+        <f>AVERAGE(B14:B33)</f>
+        <v>0</v>
+      </c>
+      <c r="C34">
+        <f>AVERAGE(C14:C33)</f>
+        <v>0</v>
+      </c>
+      <c r="D34">
+        <f>AVERAGE(D14:D33)</f>
+        <v>0</v>
+      </c>
+      <c r="E34" s="5">
+        <f>POWER(D34-$D$37,2)</f>
+        <v>0</v>
+      </c>
+      <c r="F34" s="5">
+        <f>SUM(F14:F33)</f>
+        <v>0</v>
+      </c>
+      <c r="G34" s="39">
+        <f>IF(($P$11/100)*H34&gt;$O$11,($P$11/100)*H34,$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="H34" s="31"/>
+      <c r="J34" s="38" t="e">
+        <f>IF((H34*J39)+J40&gt;0,(H34*J39)+J40,"-")</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="M34" s="37" t="str">
+        <f>IF(H34&gt;0,(H34*($J$39-$L$39))+($J$40-$L$40),"-")</f>
+        <v>-</v>
+      </c>
+      <c r="O34" s="20" t="str">
+        <f>IF(H34&gt;0,(H34*($J$39+$L$39))+($J$40+$L$40),"-")</f>
+        <v>-</v>
+      </c>
+      <c r="Q34" t="e">
+        <f>IF(AND(ABS(M34-H34)&lt;G34,ABS(O34-H34)&lt;G34),"Acceptable","Unacceptable")</f>
+        <v>#VALUE!</v>
+      </c>
+      <c r="R34" s="8"/>
+      <c r="T34" s="27"/>
+      <c r="AD34" s="27"/>
+    </row>
+    <row r="35" spans="1:30" ht="14.4">
+      <c r="A35" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="B33">
-[...39 lines deleted...]
-      <c r="A34" s="64" t="s">
+      <c r="B35">
+        <f>STDEV(B13:B33)</f>
+        <v>0</v>
+      </c>
+      <c r="C35" s="10">
+        <f>STDEV(C14:C33)</f>
+        <v>0</v>
+      </c>
+      <c r="D35">
+        <f>STDEV(D14:D33)</f>
+        <v>0</v>
+      </c>
+      <c r="G35" s="40">
+        <f>IF(($P$11/100)*H35&gt;$O$11,($P$11/100)*H35,$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="H35" s="45"/>
+      <c r="I35" s="6"/>
+      <c r="J35" s="41"/>
+      <c r="K35" s="6"/>
+      <c r="L35" s="6"/>
+      <c r="M35" s="42"/>
+      <c r="N35" s="6"/>
+      <c r="O35" s="43"/>
+      <c r="P35" s="6"/>
+      <c r="Q35" s="6"/>
+      <c r="R35" s="9"/>
+      <c r="T35" s="27"/>
+      <c r="AD35" s="27"/>
+    </row>
+    <row r="36" spans="1:30" ht="14.4">
+      <c r="A36" s="48" t="s">
         <v>16</v>
       </c>
-      <c r="D34">
-[...58 lines deleted...]
-      <c r="I36" s="102" t="s">
+      <c r="D36">
+        <f>C34-B34</f>
+        <v>0</v>
+      </c>
+      <c r="E36" s="5">
+        <f>E34/19</f>
+        <v>0</v>
+      </c>
+      <c r="T36" s="27"/>
+      <c r="AD36" s="27"/>
+    </row>
+    <row r="37" spans="4:30" ht="14.4">
+      <c r="D37" s="28">
+        <f>ABS(D36)</f>
+        <v>0</v>
+      </c>
+      <c r="T37" s="27"/>
+      <c r="AD37" s="27"/>
+    </row>
+    <row r="38" spans="8:30" ht="14.4">
+      <c r="H38" s="12"/>
+      <c r="I38" s="133" t="s">
         <v>13</v>
       </c>
-      <c r="J36" s="103"/>
-[...23 lines deleted...]
-      <c r="I37" s="14" t="s">
+      <c r="J38" s="134"/>
+      <c r="K38" s="134"/>
+      <c r="L38" s="135"/>
+      <c r="T38" s="27"/>
+      <c r="AD38" s="27"/>
+    </row>
+    <row r="39" spans="1:30" ht="14.4">
+      <c r="A39" s="27"/>
+      <c r="B39" s="27"/>
+      <c r="C39" s="27"/>
+      <c r="D39" s="27"/>
+      <c r="E39" s="27"/>
+      <c r="F39" s="27"/>
+      <c r="G39" s="27"/>
+      <c r="H39" s="14"/>
+      <c r="I39" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="J37" s="9" t="e">
-[...3 lines deleted...]
-      <c r="K37" s="19" t="s">
+      <c r="J39" s="10" t="e">
+        <f>SLOPE(C14:C33,B14:B33)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K39" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="L37" s="43">
-[...24 lines deleted...]
-      <c r="B38" s="30" t="s">
+      <c r="L39" s="35">
+        <f>N40</f>
+        <v>0</v>
+      </c>
+      <c r="N39" s="28">
+        <f t="array" ref="N39:O43">LINEST(C14:C33,B14:B33,TRUE,TRUE)</f>
+        <v>0</v>
+      </c>
+      <c r="O39" s="28">
+        <v>0</v>
+      </c>
+      <c r="T39" s="27"/>
+      <c r="AD39" s="27"/>
+    </row>
+    <row r="40" spans="1:30" ht="14.4">
+      <c r="A40" s="27"/>
+      <c r="B40" s="28" t="s">
         <v>35</v>
       </c>
-      <c r="C38" s="30">
-[...8 lines deleted...]
-      <c r="I38" s="15" t="s">
+      <c r="C40" s="28">
+        <f>INDEX(LINEST(C14:C33,B14:B33,1,1),1,2)</f>
+        <v>0</v>
+      </c>
+      <c r="D40" s="27"/>
+      <c r="E40" s="27"/>
+      <c r="F40" s="27"/>
+      <c r="G40" s="27"/>
+      <c r="H40" s="14"/>
+      <c r="I40" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="J38" s="10" t="e">
-[...3 lines deleted...]
-      <c r="K38" s="19" t="s">
+      <c r="J40" s="11" t="e">
+        <f>INTERCEPT(C14:C33,B14:B33)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K40" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="L38" s="44">
-[...34 lines deleted...]
-      <c r="I39" s="16" t="s">
+      <c r="L40" s="36">
+        <f>O40</f>
+        <v>0</v>
+      </c>
+      <c r="N40" s="28">
+        <v>0</v>
+      </c>
+      <c r="O40" s="28">
+        <v>0</v>
+      </c>
+      <c r="T40" s="27"/>
+      <c r="U40" s="34"/>
+      <c r="V40" s="34"/>
+      <c r="W40" s="34"/>
+      <c r="X40" s="34"/>
+      <c r="Y40" s="34"/>
+      <c r="Z40" s="34"/>
+      <c r="AD40" s="27"/>
+    </row>
+    <row r="41" spans="1:30" ht="14.4">
+      <c r="A41" s="27"/>
+      <c r="B41" s="28">
+        <v>0</v>
+      </c>
+      <c r="C41" s="28">
+        <v>0</v>
+      </c>
+      <c r="D41" s="27"/>
+      <c r="E41" s="27"/>
+      <c r="F41" s="27"/>
+      <c r="G41" s="27"/>
+      <c r="I41" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="J39" s="17" t="e">
-[...5 lines deleted...]
-      <c r="N39" s="30">
+      <c r="J41" s="18" t="e">
+        <f>STEYX(C14:C33,B14:B33)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K41" s="6"/>
+      <c r="L41" s="9"/>
+      <c r="N41" s="28">
         <v>1</v>
       </c>
-      <c r="O39" s="30">
-[...28 lines deleted...]
-      <c r="I40" s="27" t="s">
+      <c r="O41" s="28">
+        <v>0</v>
+      </c>
+      <c r="T41" s="27"/>
+      <c r="AD41" s="27"/>
+    </row>
+    <row r="42" spans="1:30" ht="14.4">
+      <c r="A42" s="27"/>
+      <c r="B42" s="28">
+        <f>IF(B14*($P$11/100)&gt;$O$11,B14+(B14*($P$11/100)),B14+$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="C42" s="28">
+        <f>IF($B14*($P$11/100)&gt;$O$11,$B14-($B14*($P$11/100)),$B14-$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="D42" s="27"/>
+      <c r="E42" s="27"/>
+      <c r="F42" s="27"/>
+      <c r="G42" s="27"/>
+      <c r="I42" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="J40" s="28">
-[...3 lines deleted...]
-      <c r="N40" s="30" t="e">
+      <c r="J42" s="26">
+        <f>INDEX(LINEST(C14:C33,B14:B33,1,1),2,1)</f>
+        <v>0</v>
+      </c>
+      <c r="N42" s="28" t="e">
         <v>#NUM!</v>
       </c>
-      <c r="O40" s="30">
+      <c r="O42" s="28">
         <v>18</v>
       </c>
-      <c r="T40" s="40"/>
-[...25 lines deleted...]
-      <c r="H41" s="93" t="s">
+      <c r="T42" s="27"/>
+      <c r="AD42" s="27"/>
+    </row>
+    <row r="43" spans="1:30" ht="14.4">
+      <c r="A43" s="27"/>
+      <c r="B43" s="28">
+        <f>IF(B15*($P$11/100)&gt;$O$11,B15+(B15*($P$11/100)),B15+$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="C43" s="28">
+        <f>IF($B15*($P$11/100)&gt;$O$11,$B15-($B15*($P$11/100)),$B15-$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="D43" s="27"/>
+      <c r="E43" s="27"/>
+      <c r="F43" s="27"/>
+      <c r="G43" s="27"/>
+      <c r="H43" s="132" t="s">
         <v>17</v>
       </c>
-      <c r="I41" s="93"/>
-[...36 lines deleted...]
-      <c r="H42" s="93" t="s">
+      <c r="I43" s="132"/>
+      <c r="J43" s="26" t="e">
+        <f>CORREL(B14:B33,C14:C33)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="N43" s="28">
+        <v>0</v>
+      </c>
+      <c r="O43" s="28">
+        <v>0</v>
+      </c>
+      <c r="T43" s="27"/>
+      <c r="AD43" s="27"/>
+    </row>
+    <row r="44" spans="1:30" ht="14.4">
+      <c r="A44" s="27"/>
+      <c r="B44" s="28">
+        <f>IF(B16*($P$11/100)&gt;$O$11,B16+(B16*($P$11/100)),B16+$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="C44" s="28">
+        <f>IF($B16*($P$11/100)&gt;$O$11,$B16-($B16*($P$11/100)),$B16-$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="D44" s="27"/>
+      <c r="E44" s="27"/>
+      <c r="F44" s="27"/>
+      <c r="G44" s="27"/>
+      <c r="H44" s="132" t="s">
         <v>18</v>
       </c>
-      <c r="I42" s="93"/>
-[...30 lines deleted...]
-      <c r="H43" s="93" t="s">
+      <c r="I44" s="132"/>
+      <c r="J44" s="11">
+        <f>D36</f>
+        <v>0</v>
+      </c>
+      <c r="T44" s="27"/>
+      <c r="AD44" s="27"/>
+    </row>
+    <row r="45" spans="1:30" ht="14.4">
+      <c r="A45" s="27"/>
+      <c r="B45" s="28">
+        <f>IF(B17*($P$11/100)&gt;$O$11,B17+(B17*($P$11/100)),B17+$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="C45" s="28">
+        <f>IF($B17*($P$11/100)&gt;$O$11,$B17-($B17*($P$11/100)),$B17-$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="D45" s="27"/>
+      <c r="E45" s="27"/>
+      <c r="F45" s="27"/>
+      <c r="G45" s="27"/>
+      <c r="H45" s="132" t="s">
         <v>22</v>
       </c>
-      <c r="I43" s="93"/>
-[...4 lines deleted...]
-      <c r="K43" s="19" t="s">
+      <c r="I45" s="132"/>
+      <c r="J45" s="11">
+        <f>B34</f>
+        <v>0</v>
+      </c>
+      <c r="K45" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="L43" s="20">
-[...29 lines deleted...]
-      <c r="H44" s="93" t="s">
+      <c r="L45" s="20">
+        <f>B35</f>
+        <v>0</v>
+      </c>
+      <c r="T45" s="27"/>
+      <c r="U45" s="34"/>
+      <c r="V45" s="34"/>
+      <c r="W45" s="34"/>
+      <c r="X45" s="34"/>
+      <c r="Y45" s="34"/>
+      <c r="Z45" s="34"/>
+      <c r="AA45" s="34"/>
+      <c r="AB45" s="34"/>
+      <c r="AC45" s="34"/>
+      <c r="AD45" s="27"/>
+    </row>
+    <row r="46" spans="1:30" ht="14.4">
+      <c r="A46" s="27"/>
+      <c r="B46" s="28">
+        <f>IF(B18*($P$11/100)&gt;$O$11,B18+(B18*($P$11/100)),B18+$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="C46" s="28">
+        <f>IF($B18*($P$11/100)&gt;$O$11,$B18-($B18*($P$11/100)),$B18-$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="D46" s="27"/>
+      <c r="E46" s="27"/>
+      <c r="F46" s="27"/>
+      <c r="G46" s="27"/>
+      <c r="H46" s="132" t="s">
         <v>21</v>
       </c>
-      <c r="I44" s="93"/>
-[...4 lines deleted...]
-      <c r="K44" s="19" t="s">
+      <c r="I46" s="132"/>
+      <c r="J46" s="11">
+        <f>C34</f>
+        <v>0</v>
+      </c>
+      <c r="K46" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="L44" s="20">
-[...29 lines deleted...]
-      <c r="H45" s="93" t="s">
+      <c r="L46" s="20">
+        <f>C35</f>
+        <v>0</v>
+      </c>
+      <c r="T46" s="27"/>
+      <c r="AD46" s="27"/>
+    </row>
+    <row r="47" spans="1:30" ht="14.4">
+      <c r="A47" s="27"/>
+      <c r="B47" s="28">
+        <f>IF(B19*($P$11/100)&gt;$O$11,B19+(B19*($P$11/100)),B19+$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="C47" s="28">
+        <f>IF($B19*($P$11/100)&gt;$O$11,$B19-($B19*($P$11/100)),$B19-$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="D47" s="27"/>
+      <c r="E47" s="27"/>
+      <c r="F47" s="27"/>
+      <c r="G47" s="27"/>
+      <c r="H47" s="132" t="s">
         <v>20</v>
       </c>
-      <c r="I45" s="93"/>
-[...1484 lines deleted...]
-      <c r="AD93" s="8"/>
+      <c r="I47" s="132"/>
+      <c r="J47" s="11">
+        <f>SQRT(E36)</f>
+        <v>0</v>
+      </c>
+      <c r="T47" s="27"/>
+      <c r="AD47" s="27"/>
+    </row>
+    <row r="48" spans="1:30" ht="14.4">
+      <c r="A48" s="27"/>
+      <c r="B48" s="28">
+        <f>IF(B20*($P$11/100)&gt;$O$11,B20+(B20*($P$11/100)),B20+$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="C48" s="28">
+        <f>IF($B20*($P$11/100)&gt;$O$11,$B20-($B20*($P$11/100)),$B20-$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="D48" s="27"/>
+      <c r="E48" s="27"/>
+      <c r="F48" s="27"/>
+      <c r="G48" s="27"/>
+      <c r="T48" s="27"/>
+      <c r="AD48" s="27"/>
+    </row>
+    <row r="49" spans="1:30" ht="14.4">
+      <c r="A49" s="27"/>
+      <c r="B49" s="28">
+        <f>IF(B21*($P$11/100)&gt;$O$11,B21+(B21*($P$11/100)),B21+$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="C49" s="28">
+        <f>IF($B21*($P$11/100)&gt;$O$11,$B21-($B21*($P$11/100)),$B21-$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="D49" s="27"/>
+      <c r="E49" s="27"/>
+      <c r="F49" s="27"/>
+      <c r="G49" s="27"/>
+      <c r="T49" s="27"/>
+      <c r="AD49" s="27"/>
+    </row>
+    <row r="50" spans="1:30" ht="14.4">
+      <c r="A50" s="27"/>
+      <c r="B50" s="28">
+        <f>IF(B22*($P$11/100)&gt;$O$11,B22+(B22*($P$11/100)),B22+$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="C50" s="28">
+        <f>IF($B22*($P$11/100)&gt;$O$11,$B22-($B22*($P$11/100)),$B22-$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="D50" s="27"/>
+      <c r="E50" s="27"/>
+      <c r="F50" s="27"/>
+      <c r="G50" s="27"/>
+      <c r="T50" s="27"/>
+      <c r="AD50" s="27"/>
+    </row>
+    <row r="51" spans="1:30" ht="14.4">
+      <c r="A51" s="27"/>
+      <c r="B51" s="28">
+        <f>IF(B23*($P$11/100)&gt;$O$11,B23+(B23*($P$11/100)),B23+$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="C51" s="28">
+        <f>IF($B23*($P$11/100)&gt;$O$11,$B23-($B23*($P$11/100)),$B23-$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="D51" s="27"/>
+      <c r="E51" s="27"/>
+      <c r="F51" s="27"/>
+      <c r="G51" s="27"/>
+      <c r="T51" s="27"/>
+      <c r="U51" s="27"/>
+      <c r="V51" s="27"/>
+      <c r="W51" s="27"/>
+      <c r="X51" s="27"/>
+      <c r="Y51" s="27"/>
+      <c r="Z51" s="27"/>
+      <c r="AA51" s="27"/>
+      <c r="AB51" s="27"/>
+      <c r="AC51" s="27"/>
+      <c r="AD51" s="27"/>
+    </row>
+    <row r="52" spans="1:30" ht="14.4">
+      <c r="A52" s="27"/>
+      <c r="B52" s="28">
+        <f>IF(B24*($P$11/100)&gt;$O$11,B24+(B24*($P$11/100)),B24+$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="C52" s="28">
+        <f>IF($B24*($P$11/100)&gt;$O$11,$B24-($B24*($P$11/100)),$B24-$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="D52" s="27"/>
+      <c r="E52" s="27"/>
+      <c r="F52" s="27"/>
+      <c r="G52" s="27"/>
+      <c r="H52" s="33"/>
+      <c r="I52" s="33"/>
+      <c r="T52" s="27"/>
+      <c r="U52" s="27"/>
+      <c r="V52" s="27"/>
+      <c r="W52" s="27"/>
+      <c r="X52" s="27"/>
+      <c r="Y52" s="27"/>
+      <c r="Z52" s="27"/>
+      <c r="AA52" s="27"/>
+      <c r="AB52" s="27"/>
+      <c r="AC52" s="27"/>
+      <c r="AD52" s="27"/>
+    </row>
+    <row r="53" spans="1:7" ht="14.4">
+      <c r="A53" s="27"/>
+      <c r="B53" s="28">
+        <f>IF(B25*($P$11/100)&gt;$O$11,B25+(B25*($P$11/100)),B25+$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="C53" s="28">
+        <f>IF($B25*($P$11/100)&gt;$O$11,$B25-($B25*($P$11/100)),$B25-$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="D53" s="27"/>
+      <c r="E53" s="27"/>
+      <c r="F53" s="27"/>
+      <c r="G53" s="27"/>
+    </row>
+    <row r="54" spans="1:7" ht="14.4">
+      <c r="A54" s="27"/>
+      <c r="B54" s="28">
+        <f>IF(B26*($P$11/100)&gt;$O$11,B26+(B26*($P$11/100)),B26+$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="C54" s="28">
+        <f>IF($B26*($P$11/100)&gt;$O$11,$B26-($B26*($P$11/100)),$B26-$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="D54" s="27"/>
+      <c r="E54" s="27"/>
+      <c r="F54" s="27"/>
+      <c r="G54" s="27"/>
+    </row>
+    <row r="55" spans="1:7" ht="14.4">
+      <c r="A55" s="27"/>
+      <c r="B55" s="28">
+        <f>IF(B27*($P$11/100)&gt;$O$11,B27+(B27*($P$11/100)),B27+$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="C55" s="28">
+        <f>IF($B27*($P$11/100)&gt;$O$11,$B27-($B27*($P$11/100)),$B27-$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="D55" s="27"/>
+      <c r="E55" s="27"/>
+      <c r="F55" s="27"/>
+      <c r="G55" s="27"/>
+    </row>
+    <row r="56" spans="1:7" ht="14.4">
+      <c r="A56" s="27"/>
+      <c r="B56" s="28">
+        <f>IF(B28*($P$11/100)&gt;$O$11,B28+(B28*($P$11/100)),B28+$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="C56" s="28">
+        <f>IF($B28*($P$11/100)&gt;$O$11,$B28-($B28*($P$11/100)),$B28-$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="D56" s="27"/>
+      <c r="E56" s="27"/>
+      <c r="F56" s="27"/>
+      <c r="G56" s="27"/>
+    </row>
+    <row r="57" spans="1:7" ht="14.4">
+      <c r="A57" s="27"/>
+      <c r="B57" s="28">
+        <f>IF(B29*($P$11/100)&gt;$O$11,B29+(B29*($P$11/100)),B29+$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="C57" s="28">
+        <f>IF($B29*($P$11/100)&gt;$O$11,$B29-($B29*($P$11/100)),$B29-$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="D57" s="27"/>
+      <c r="E57" s="27"/>
+      <c r="F57" s="27"/>
+      <c r="G57" s="27"/>
+    </row>
+    <row r="58" spans="1:7" ht="14.4">
+      <c r="A58" s="27"/>
+      <c r="B58" s="28">
+        <f>IF(B30*($P$11/100)&gt;$O$11,B30+(B30*($P$11/100)),B30+$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="C58" s="28">
+        <f>IF($B30*($P$11/100)&gt;$O$11,$B30-($B30*($P$11/100)),$B30-$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="D58" s="27"/>
+      <c r="E58" s="27"/>
+      <c r="F58" s="27"/>
+      <c r="G58" s="27"/>
+    </row>
+    <row r="59" spans="1:7" ht="14.4">
+      <c r="A59" s="27"/>
+      <c r="B59" s="28">
+        <f>IF(B31*($P$11/100)&gt;$O$11,B31+(B31*($P$11/100)),B31+$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="C59" s="28">
+        <f>IF($B31*($P$11/100)&gt;$O$11,$B31-($B31*($P$11/100)),$B31-$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="D59" s="27"/>
+      <c r="E59" s="27"/>
+      <c r="F59" s="27"/>
+      <c r="G59" s="27"/>
+    </row>
+    <row r="60" spans="1:13" ht="14.4">
+      <c r="A60" s="27"/>
+      <c r="B60" s="28">
+        <f>IF(B32*($P$11/100)&gt;$O$11,B32+(B32*($P$11/100)),B32+$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="C60" s="28">
+        <f>IF($B32*($P$11/100)&gt;$O$11,$B32-($B32*($P$11/100)),$B32-$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="D60" s="27"/>
+      <c r="E60" s="27"/>
+      <c r="F60" s="27"/>
+      <c r="G60" s="27"/>
+      <c r="H60" s="34"/>
+      <c r="I60" s="34"/>
+      <c r="J60" s="34"/>
+      <c r="K60" s="34"/>
+      <c r="L60" s="34"/>
+      <c r="M60" s="34"/>
+    </row>
+    <row r="61" spans="1:7" ht="14.4">
+      <c r="A61" s="27"/>
+      <c r="B61" s="28">
+        <f>IF(B33*($P$11/100)&gt;$O$11,B33+(B33*($P$11/100)),B33+$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="C61" s="28">
+        <f>IF($B33*($P$11/100)&gt;$O$11,$B33-($B33*($P$11/100)),$B33-$O$11)</f>
+        <v>0</v>
+      </c>
+      <c r="D61" s="27"/>
+      <c r="E61" s="27"/>
+      <c r="F61" s="27"/>
+      <c r="G61" s="27"/>
+    </row>
+    <row r="62" spans="1:7" ht="14.4">
+      <c r="A62" s="27"/>
+      <c r="B62" s="27"/>
+      <c r="C62" s="27"/>
+      <c r="D62" s="27"/>
+      <c r="E62" s="27"/>
+      <c r="F62" s="27"/>
+      <c r="G62" s="27"/>
+    </row>
+    <row r="63" spans="1:7" ht="14.4">
+      <c r="A63" s="27"/>
+      <c r="B63" s="27"/>
+      <c r="C63" s="27"/>
+      <c r="D63" s="27"/>
+      <c r="E63" s="27"/>
+      <c r="F63" s="27"/>
+      <c r="G63" s="27"/>
+    </row>
+    <row r="64" spans="1:6" ht="14.4">
+      <c r="A64" s="27"/>
+      <c r="B64" s="27"/>
+      <c r="C64" s="27"/>
+      <c r="D64" s="27"/>
+      <c r="E64" s="27"/>
+      <c r="F64" s="27"/>
+    </row>
+    <row r="65" spans="1:16" ht="14.4">
+      <c r="A65" s="27"/>
+      <c r="B65" s="27"/>
+      <c r="C65" s="27"/>
+      <c r="D65" s="27"/>
+      <c r="E65" s="27"/>
+      <c r="F65" s="27"/>
+      <c r="H65" s="34"/>
+      <c r="I65" s="34"/>
+      <c r="J65" s="34"/>
+      <c r="K65" s="34"/>
+      <c r="L65" s="34"/>
+      <c r="M65" s="34"/>
+      <c r="N65" s="34"/>
+      <c r="O65" s="34"/>
+      <c r="P65" s="34"/>
+    </row>
+    <row r="66" spans="1:6" ht="14.4">
+      <c r="A66" s="27"/>
+      <c r="B66" s="27"/>
+      <c r="C66" s="27"/>
+      <c r="D66" s="27"/>
+      <c r="E66" s="27"/>
+      <c r="F66" s="27"/>
+    </row>
+    <row r="67" spans="1:6" ht="14.4">
+      <c r="A67" s="27"/>
+      <c r="B67" s="27"/>
+      <c r="C67" s="27"/>
+      <c r="D67" s="27"/>
+      <c r="E67" s="27"/>
+      <c r="F67" s="27"/>
+    </row>
+    <row r="68" spans="1:6" ht="14.4">
+      <c r="A68" s="27"/>
+      <c r="B68" s="27"/>
+      <c r="C68" s="27"/>
+      <c r="D68" s="27"/>
+      <c r="E68" s="27"/>
+      <c r="F68" s="27"/>
+    </row>
+    <row r="69" spans="1:6" ht="14.4">
+      <c r="A69" s="27"/>
+      <c r="B69" s="27"/>
+      <c r="C69" s="27"/>
+      <c r="D69" s="27"/>
+      <c r="E69" s="27"/>
+      <c r="F69" s="27"/>
+    </row>
+    <row r="70" spans="1:6" ht="14.4">
+      <c r="A70" s="27"/>
+      <c r="B70" s="27"/>
+      <c r="C70" s="27"/>
+      <c r="D70" s="27"/>
+      <c r="E70" s="27"/>
+      <c r="F70" s="27"/>
+    </row>
+    <row r="71" spans="1:6" ht="14.4">
+      <c r="A71" s="27"/>
+      <c r="B71" s="27"/>
+      <c r="C71" s="27"/>
+      <c r="D71" s="27"/>
+      <c r="E71" s="27"/>
+      <c r="F71" s="27"/>
+    </row>
+    <row r="73" spans="8:14" ht="14.4">
+      <c r="H73" s="34"/>
+      <c r="I73" s="34"/>
+      <c r="J73" s="34"/>
+      <c r="K73" s="34"/>
+      <c r="M73" s="34"/>
+      <c r="N73" s="34"/>
     </row>
   </sheetData>
   <sheetProtection password="DE59" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="14">
-    <mergeCell ref="G3:O4"/>
-[...2 lines deleted...]
-    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="G5:O6"/>
+    <mergeCell ref="M28:O28"/>
     <mergeCell ref="H43:I43"/>
-    <mergeCell ref="P6:Q6"/>
+    <mergeCell ref="H44:I44"/>
     <mergeCell ref="H45:I45"/>
-    <mergeCell ref="H44:I44"/>
-[...2 lines deleted...]
-    <mergeCell ref="H7:I7"/>
+    <mergeCell ref="P8:Q8"/>
+    <mergeCell ref="H47:I47"/>
+    <mergeCell ref="H46:I46"/>
+    <mergeCell ref="I38:L38"/>
+    <mergeCell ref="G8:I8"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="J10:N10"/>
+    <mergeCell ref="J9:N9"/>
     <mergeCell ref="J8:N8"/>
-    <mergeCell ref="J7:N7"/>
-    <mergeCell ref="J6:N6"/>
   </mergeCells>
-  <conditionalFormatting sqref="Q28:Q33">
+  <conditionalFormatting sqref="Q30:Q35">
     <cfRule type="cellIs" priority="1" dxfId="1" operator="equal" stopIfTrue="1">
       <formula>"Unacceptable"</formula>
     </cfRule>
     <cfRule type="cellIs" priority="2" dxfId="0" operator="equal" stopIfTrue="1">
       <formula>"Acceptable"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup horizontalDpi="1200" verticalDpi="1200" orientation="landscape" scale="54" r:id="rId2"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Method Comparison</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Instructions </vt:lpstr>
+      <vt:lpstr>Method Comparison 20 Samples</vt:lpstr>
+      <vt:lpstr>Method Comparison 40 Samples</vt:lpstr>
       <vt:lpstr>Alt Method Comparison</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Template/>
   <Manager/>
   <Company>JHMI Department of Pathology</Company>
   <LinksUpToDate>false</LinksUpToDate>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>MSWARTZ4</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>