--- v0 (2025-11-05)
+++ v1 (2026-06-23)
@@ -9,183 +9,183 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <!-- Generated by Aspose.Words for .NET 19.6 -->
   <w:body>
-    <w:p w:rsidR="002C4E62" w:rsidP="002C4E62" w14:paraId="04C7D0F5" w14:textId="77777777">
+    <w:p w:rsidR="002C4E62" w:rsidP="002C4E62" w14:paraId="4982A37E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="4472C4"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk131681817"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Validation Summary Report for Quantitative Method</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="336"/>
         <w:tblW w:w="9832" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
         </w:tblBorders>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3199"/>
         <w:gridCol w:w="2106"/>
         <w:gridCol w:w="4527"/>
       </w:tblGrid>
-      <w:tr w14:paraId="00F0D910" w14:textId="77777777" w:rsidTr="00CB4DA1">
+      <w:tr w14:paraId="66A2608B" w14:textId="77777777" w:rsidTr="00CB4DA1">
         <w:tblPrEx>
           <w:tblW w:w="9832" w:type="dxa"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
           </w:tblBorders>
           <w:tblLook w:val="0600"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9832" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBDBDB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="00A7FCCE" w14:textId="77777777">
+          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="33C6EC2B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk132620251"/>
             <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Please fill in the table with your laboratory’s information </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="479A2E59" w14:textId="77777777">
+          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="715F0DD4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
               </w:rPr>
               <w:t>and details on the method being validated)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7BE29BBF" w14:textId="77777777" w:rsidTr="00CB4DA1">
+      <w:tr w14:paraId="4657CC70" w14:textId="77777777" w:rsidTr="00CB4DA1">
         <w:tblPrEx>
           <w:tblW w:w="9832" w:type="dxa"/>
           <w:tblLook w:val="0600"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="32C3F9C1" w14:textId="54FC8A25">
+          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="7E5EAF4D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
             <w:r w:rsidR="00367112">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>(s)</w:t>
             </w:r>
             <w:r w:rsidR="00B14613">
@@ -194,318 +194,318 @@
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Validation Performed</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6633" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="23512AC5" w14:textId="77777777">
+          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="11781204" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7F6E4B20" w14:textId="77777777" w:rsidTr="00CB4DA1">
+      <w:tr w14:paraId="563C81DC" w14:textId="77777777" w:rsidTr="00CB4DA1">
         <w:tblPrEx>
           <w:tblW w:w="9832" w:type="dxa"/>
           <w:tblLook w:val="0600"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="3F7DDE38" w14:textId="77777777">
+          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="314ACC3D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Laboratory Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6633" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="5AC2D4E5" w14:textId="77777777">
+          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="1D8A1B0D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6076C2AA" w14:textId="77777777" w:rsidTr="00CB4DA1">
+      <w:tr w14:paraId="6B554FDD" w14:textId="77777777" w:rsidTr="00CB4DA1">
         <w:tblPrEx>
           <w:tblW w:w="9832" w:type="dxa"/>
           <w:tblLook w:val="0600"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="45450715" w14:textId="77777777">
+          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="6A4EC157" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>City, Country:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6633" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="042D7F3C" w14:textId="77777777">
+          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="6A5C2070" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="44FA7151" w14:textId="77777777" w:rsidTr="00CB4DA1">
+      <w:tr w14:paraId="7F25C453" w14:textId="77777777" w:rsidTr="00CB4DA1">
         <w:tblPrEx>
           <w:tblW w:w="9832" w:type="dxa"/>
           <w:tblLook w:val="0600"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="4716D17E" w14:textId="25748CAE">
+          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="42E5AFB2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Instrument/Method/Reagent</w:t>
             </w:r>
             <w:r w:rsidR="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> being validated</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6633" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="516FB187" w14:textId="77777777">
+          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="0092146A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="38383EC9" w14:textId="77777777" w:rsidTr="00CB4DA1">
+      <w:tr w14:paraId="27825EE1" w14:textId="77777777" w:rsidTr="00CB4DA1">
         <w:tblPrEx>
           <w:tblW w:w="9832" w:type="dxa"/>
           <w:tblLook w:val="0600"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="56DA1222" w14:textId="77777777">
+          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="66E9AF98" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6633" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="06F676CD" w14:textId="77777777">
+          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="2E0240F2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:color w:val="000000"/>
                 </w:rPr>
                 <w:id w:val="1852220866"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00C46EC2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
@@ -557,383 +557,383 @@
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Back-up</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="504C191A" w14:textId="77777777" w:rsidTr="00CB4DA1">
+      <w:tr w14:paraId="69881ECC" w14:textId="77777777" w:rsidTr="00CB4DA1">
         <w:tblPrEx>
           <w:tblW w:w="9832" w:type="dxa"/>
           <w:tblLook w:val="0600"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="60CD7438" w14:textId="77777777">
+          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="4F7EA4D8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>(if applicable)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="44F061F5" w14:textId="77777777">
+          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="4886DAC5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Serial Number(s):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6633" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="54EAD722" w14:textId="77777777">
+          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="78838B68" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="09C095CD" w14:textId="77777777" w:rsidTr="00CB4DA1">
+      <w:tr w14:paraId="5E8862DD" w14:textId="77777777" w:rsidTr="00CB4DA1">
         <w:tblPrEx>
           <w:tblW w:w="9832" w:type="dxa"/>
           <w:tblLook w:val="0600"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="126BEDEA" w14:textId="77777777">
+          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="2612686E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Analyte(s):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6633" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="5192D9F6" w14:textId="77777777">
+          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="2B3D0227" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="26507A97" w14:textId="77777777" w:rsidTr="0062655C">
+      <w:tr w14:paraId="4E80AEE7" w14:textId="77777777" w:rsidTr="0062655C">
         <w:tblPrEx>
           <w:tblW w:w="9832" w:type="dxa"/>
           <w:tblLook w:val="0600"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="3C3F8E5F" w14:textId="77777777">
+          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="3145AA2D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Kit Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6633" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="6D45B57D" w14:textId="77777777">
+          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="589E5DC8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7CE88D65" w14:textId="77777777" w:rsidTr="00CB4DA1">
+      <w:tr w14:paraId="4C0DA199" w14:textId="77777777" w:rsidTr="00CB4DA1">
         <w:tblPrEx>
           <w:tblW w:w="9832" w:type="dxa"/>
           <w:tblLook w:val="0600"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E3E89" w:rsidP="00CB4DA1" w14:paraId="7D61D666" w14:textId="607FABCC">
+          <w:p w:rsidR="001E3E89" w:rsidP="00CB4DA1" w14:paraId="39C2A750" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Sample Type(s):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6633" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E3E89" w:rsidP="00CB4DA1" w14:paraId="2D6AFFEA" w14:textId="77777777">
+          <w:p w:rsidR="001E3E89" w:rsidP="00CB4DA1" w14:paraId="7B998844" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4462E46F" w14:textId="77777777" w:rsidTr="00CB4DA1">
+      <w:tr w14:paraId="51713B8B" w14:textId="77777777" w:rsidTr="00CB4DA1">
         <w:tblPrEx>
           <w:tblW w:w="9832" w:type="dxa"/>
           <w:tblLook w:val="0600"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1955"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="787BC832" w14:textId="77777777">
+          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="41FD3F07" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Reason for Validation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="2" w:name="_Hlk127879747"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2106" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="3FBC2219" w14:textId="1077C0FA">
+          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="2B67BE38" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:color w:val="000000"/>
                 </w:rPr>
                 <w:id w:val="788781404"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00C8721C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
@@ -948,306 +948,306 @@
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Initial Validation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4527" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="2F74DD58" w14:textId="77777777">
+          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="45F9398B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:color w:val="000000"/>
                 </w:rPr>
                 <w:id w:val="-1724511200"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Re-validation </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>(choose one below)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="315C3EA7" w14:textId="77777777">
+          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="0521631D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Instrument move</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="3ADC63A9" w14:textId="77777777">
+          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="6CE40C4D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Instrument modified</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="33E81FD0" w14:textId="77777777">
+          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="03B8CBBB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Method change</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="6B194B19" w14:textId="77777777">
+          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="636C6BD2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>_____________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="39CE7E9A" w14:textId="77777777" w:rsidTr="00CB4DA1">
+      <w:tr w14:paraId="7A3AE0F6" w14:textId="77777777" w:rsidTr="00CB4DA1">
         <w:tblPrEx>
           <w:tblW w:w="9832" w:type="dxa"/>
           <w:tblLook w:val="0600"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="977"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="20E254F6" w14:textId="77777777">
+          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="00061EB0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Regulatory Status:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="25E224A8" w14:textId="77777777">
+          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="05D3FB97" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>(check all that apply)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6633" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="6FA4F8DA" w14:textId="77777777">
+          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="3067856F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:color w:val="000000"/>
                 </w:rPr>
                 <w:id w:val="569081551"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
@@ -1332,51 +1332,51 @@
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> CE Marked</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="26EBA966" w14:textId="77777777">
+          <w:p w:rsidR="002C4E62" w:rsidP="00CB4DA1" w14:paraId="0E76AF97" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:color w:val="000000"/>
                 </w:rPr>
                 <w:id w:val="2064827108"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
                     <w:color w:val="000000"/>
@@ -1419,51 +1419,51 @@
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> None</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="005A54FD" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="2611063C" w14:textId="7E6028E9">
+    <w:p w:rsidR="005A54FD" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="3FD5248B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Procedure: </w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Refer to the </w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7" w:rsidR="00367112">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
@@ -1548,94 +1548,94 @@
       <w:r w:rsidR="009078A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">summary </w:t>
       </w:r>
       <w:r w:rsidRPr="00211A50" w:rsidR="00E37F07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>was</w:t>
       </w:r>
       <w:r w:rsidR="005516CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> written using “VAL 2001_</w:t>
       </w:r>
       <w:r w:rsidRPr="00211A50" w:rsidR="00E37F07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Quantitative Validation Guidelines” as a reference, please refer to this document if more details are needed.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028386E" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="7628F1ED" w14:textId="1D4EC5F7">
+    <w:p w:rsidR="0028386E" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="6EE7C6FA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk132621671"/>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Results:</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  All raw data reports and statistical analysis can be found in the </w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7" w:rsidR="00367112">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t xml:space="preserve">insert </w:t>
       </w:r>
       <w:r w:rsidR="0023109E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>location details).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p w:rsidR="00477F89" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="1BD611E7" w14:textId="5A8F0FE3">
+    <w:p w:rsidR="00477F89" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="4CC966E5" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Precision</w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Hlk132624192"/>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7">
@@ -1698,169 +1698,162 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ong-</w:t>
       </w:r>
       <w:r w:rsidR="00CB4447">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7" w:rsidR="00657D95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">erm </w:t>
       </w:r>
       <w:r w:rsidR="0023109E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>testing</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w:rsidR="00E95DF2" w:rsidRPr="002A7E17" w:rsidP="004644BA" w14:paraId="7E7987AE" w14:textId="6DA61B7D">
+    <w:p w:rsidR="00E95DF2" w:rsidRPr="002A7E17" w:rsidP="004644BA" w14:paraId="657D459E" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A7E17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Short-Term</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B30FF" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="17572A54" w14:textId="3C9E53E3">
+    <w:p w:rsidR="003B30FF" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="11E4A3DB" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7" w:rsidR="00477F89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7" w:rsidR="00CE6EF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t xml:space="preserve">nsert number </w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
-        <w:t>of samples and materials</w:t>
-[...6 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>of samples and materials)</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7" w:rsidR="00AA5482">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7" w:rsidR="00AA5482">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>were</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7" w:rsidR="00CE6EF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> used on the </w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>same run.</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B30FF" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="05FFA5C5" w14:textId="77777777">
+    <w:p w:rsidR="003B30FF" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="0B6EB9CA" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>OR-</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7" w:rsidR="00CE6EF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00477F89" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="3B873475" w14:textId="5844B788">
+    <w:p w:rsidR="00477F89" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="31DA3AD3" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="003A1773" w:rsidR="003B30FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t xml:space="preserve">Insert number of samples </w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7" w:rsidR="003B30FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
@@ -1871,51 +1864,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7" w:rsidR="003B30FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7" w:rsidR="003B30FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">were used </w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7" w:rsidR="00CE6EF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>within the same day.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00657D95" w:rsidRPr="00CB4447" w:rsidP="004644BA" w14:paraId="4CF447B1" w14:textId="5042D39C">
+    <w:p w:rsidR="00657D95" w:rsidRPr="00CB4447" w:rsidP="004644BA" w14:paraId="1C0F6C39" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB4447">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4447" w:rsidR="00CE6EF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00053E5B">
@@ -1960,1392 +1953,1164 @@
         </w:rPr>
         <w:t>on the same run.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4447">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8859" w:type="dxa"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1098"/>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="1182"/>
         <w:gridCol w:w="1608"/>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="1461"/>
       </w:tblGrid>
-      <w:tr w14:paraId="3E2A68CA" w14:textId="77777777" w:rsidTr="004644BA">
+      <w:tr w14:paraId="1FB61D74" w14:textId="77777777" w:rsidTr="004644BA">
         <w:tblPrEx>
           <w:tblW w:w="8859" w:type="dxa"/>
           <w:tblInd w:w="720" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="784"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004644BA" w:rsidRPr="004644BA" w:rsidP="004644BA" w14:paraId="13F4DC01" w14:textId="6F60FC41">
+          <w:p w:rsidR="004644BA" w:rsidRPr="004644BA" w:rsidP="004644BA" w14:paraId="16B789B2" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Analyte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3162" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="0E2A3201" w14:textId="77777777">
+          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="1A2A33FA" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Expected Results</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3138" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="03CCFEF9" w14:textId="49DFD48C">
+          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="6018CE24" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Observed Results</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>: Short-term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="6A5E492E" w14:textId="77777777">
+          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="32A9307E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Acceptability</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="482BDAF1" w14:textId="77777777" w:rsidTr="004644BA">
+      <w:tr w14:paraId="3790DA06" w14:textId="77777777" w:rsidTr="004644BA">
         <w:tblPrEx>
           <w:tblW w:w="8859" w:type="dxa"/>
           <w:tblInd w:w="720" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CE6EF9" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="02F8DE31" w14:textId="77777777">
+          <w:p w:rsidR="00CE6EF9" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="2894B027" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CE6EF9" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="2070A07F" w14:textId="77777777">
+          <w:p w:rsidR="00CE6EF9" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="6B3686CE" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Manufacturer’s Precision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CE6EF9" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="1BC9DF70" w14:textId="77777777">
+          <w:p w:rsidR="00CE6EF9" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="25DE8758" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>25% of CLIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1608" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CE6EF9" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="2A8D981E" w14:textId="77777777">
+          <w:p w:rsidR="00CE6EF9" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="64FB1435" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Normal Control</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CE6EF9" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="151174DE" w14:textId="77777777">
+          <w:p w:rsidR="00CE6EF9" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="0F431BE9" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Abn</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Control</w:t>
+              <w:t>Abn Control</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CE6EF9" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="59BD2471" w14:textId="77777777">
+          <w:p w:rsidR="00CE6EF9" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="1C926747" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="19FE0247" w14:textId="77777777" w:rsidTr="004644BA">
+      <w:tr w14:paraId="36AC88B1" w14:textId="77777777" w:rsidTr="004644BA">
         <w:tblPrEx>
           <w:tblW w:w="8859" w:type="dxa"/>
           <w:tblInd w:w="720" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CE6EF9" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="557B2BDD" w14:textId="77777777">
+          <w:p w:rsidR="00CE6EF9" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="4B08D9BE" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CE6EF9" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="714E8EBB" w14:textId="77777777">
+          <w:p w:rsidR="00CE6EF9" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="2D962564" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CE6EF9" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="6DC686C7" w14:textId="77777777">
+          <w:p w:rsidR="00CE6EF9" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="74253F39" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1608" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CE6EF9" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="742D8164" w14:textId="77777777">
+          <w:p w:rsidR="00CE6EF9" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="53F75C00" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>CV%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CE6EF9" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="10C9D856" w14:textId="77777777">
+          <w:p w:rsidR="00CE6EF9" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="53915439" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>CV%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CE6EF9" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="2A7D0A39" w14:textId="77777777">
+          <w:p w:rsidR="00CE6EF9" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="095901F3" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5B4E6A46" w14:textId="77777777" w:rsidTr="004644BA">
+      <w:tr w14:paraId="62DB71EF" w14:textId="77777777" w:rsidTr="004644BA">
         <w:tblPrEx>
           <w:tblW w:w="8859" w:type="dxa"/>
           <w:tblInd w:w="720" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CE6EF9" w:rsidRPr="003A1773" w:rsidP="004644BA" w14:paraId="40AA21E7" w14:textId="58B7F85B">
+          <w:p w:rsidR="00CE6EF9" w:rsidRPr="003A1773" w:rsidP="004644BA" w14:paraId="1404B7BC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A1773">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(ALT)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CE6EF9" w:rsidRPr="003A1773" w:rsidP="004644BA" w14:paraId="59E37907" w14:textId="1C7ED25F">
+          <w:p w:rsidR="00CE6EF9" w:rsidRPr="003A1773" w:rsidP="004644BA" w14:paraId="14095B13" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A1773">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(2.60%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CE6EF9" w:rsidRPr="003A1773" w:rsidP="004644BA" w14:paraId="06A6E0C8" w14:textId="426A93B7">
+          <w:p w:rsidR="00CE6EF9" w:rsidRPr="003A1773" w:rsidP="004644BA" w14:paraId="45F7AF16" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A1773">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(5%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1608" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CE6EF9" w:rsidRPr="003A1773" w:rsidP="004644BA" w14:paraId="4B0A06F6" w14:textId="5A138F6D">
+          <w:p w:rsidR="00CE6EF9" w:rsidRPr="003A1773" w:rsidP="004644BA" w14:paraId="4A04A7E6" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A1773">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(2.60%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CE6EF9" w:rsidRPr="003A1773" w:rsidP="004644BA" w14:paraId="5AB9EEF2" w14:textId="672FC3EA">
+          <w:p w:rsidR="00CE6EF9" w:rsidRPr="003A1773" w:rsidP="004644BA" w14:paraId="2FA9F248" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A1773">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(4.30%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CE6EF9" w:rsidRPr="003A1773" w:rsidP="004644BA" w14:paraId="2A10A31D" w14:textId="231B5B38">
+          <w:p w:rsidR="00CE6EF9" w:rsidRPr="003A1773" w:rsidP="004644BA" w14:paraId="25C071D3" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A1773">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(Acceptable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1E9F8D5C" w14:textId="77777777" w:rsidTr="004644BA">
+      <w:tr w14:paraId="1A28B5D1" w14:textId="77777777" w:rsidTr="004644BA">
         <w:tblPrEx>
           <w:tblW w:w="8859" w:type="dxa"/>
           <w:tblInd w:w="720" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CE6EF9" w:rsidRPr="003A1773" w:rsidP="004644BA" w14:paraId="6A4FD7FE" w14:textId="3771AC75">
+          <w:p w:rsidR="00CE6EF9" w:rsidRPr="003A1773" w:rsidP="004644BA" w14:paraId="17AEC634" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A1773">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(WBC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CE6EF9" w:rsidRPr="003A1773" w:rsidP="004644BA" w14:paraId="141E1FF1" w14:textId="42176EF2">
+          <w:p w:rsidR="00CE6EF9" w:rsidRPr="003A1773" w:rsidP="004644BA" w14:paraId="26F66D58" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A1773">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(2.60%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CE6EF9" w:rsidRPr="003A1773" w:rsidP="004644BA" w14:paraId="62BC0CE8" w14:textId="20903664">
+          <w:p w:rsidR="00CE6EF9" w:rsidRPr="003A1773" w:rsidP="004644BA" w14:paraId="56CD8223" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A1773">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(3.75%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1608" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CE6EF9" w:rsidRPr="003A1773" w:rsidP="004644BA" w14:paraId="63480E80" w14:textId="243B645A">
+          <w:p w:rsidR="00CE6EF9" w:rsidRPr="003A1773" w:rsidP="004644BA" w14:paraId="25066942" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A1773">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(2.60%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CE6EF9" w:rsidRPr="003A1773" w:rsidP="004644BA" w14:paraId="5E6125C1" w14:textId="3AA67160">
+          <w:p w:rsidR="00CE6EF9" w:rsidRPr="003A1773" w:rsidP="004644BA" w14:paraId="0200DC13" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A1773">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(3.30%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CE6EF9" w:rsidRPr="003A1773" w:rsidP="004644BA" w14:paraId="4FF25479" w14:textId="060F3FF4">
+          <w:p w:rsidR="00CE6EF9" w:rsidRPr="003A1773" w:rsidP="004644BA" w14:paraId="7607893C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A1773">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Acceptable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="3CD7306D" w14:textId="77777777" w:rsidTr="004644BA">
+      <w:tr w14:paraId="1290B95C" w14:textId="77777777" w:rsidTr="004644BA">
         <w:tblPrEx>
           <w:tblW w:w="8859" w:type="dxa"/>
           <w:tblInd w:w="720" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CE6EF9" w:rsidRPr="003A1773" w:rsidP="004644BA" w14:paraId="69FECF5F" w14:textId="16771F6C">
+          <w:p w:rsidR="00CE6EF9" w:rsidRPr="003A1773" w:rsidP="004644BA" w14:paraId="26D3D670" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A1773">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(PT)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CE6EF9" w:rsidRPr="003A1773" w:rsidP="004644BA" w14:paraId="6F665E41" w14:textId="07E230B0">
+          <w:p w:rsidR="00CE6EF9" w:rsidRPr="003A1773" w:rsidP="004644BA" w14:paraId="27D6536A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A1773">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(3.50%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CE6EF9" w:rsidRPr="003A1773" w:rsidP="004644BA" w14:paraId="453ACF49" w14:textId="6879B7E2">
+          <w:p w:rsidR="00CE6EF9" w:rsidRPr="003A1773" w:rsidP="004644BA" w14:paraId="644AE358" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A1773">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(3.75%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1608" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CE6EF9" w:rsidRPr="003A1773" w:rsidP="004644BA" w14:paraId="7C2EFE1B" w14:textId="4145B9F6">
+          <w:p w:rsidR="00CE6EF9" w:rsidRPr="003A1773" w:rsidP="004644BA" w14:paraId="28009F01" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A1773">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(2.60%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CE6EF9" w:rsidRPr="003A1773" w:rsidP="004644BA" w14:paraId="31D742CD" w14:textId="39CC1D47">
+          <w:p w:rsidR="00CE6EF9" w:rsidRPr="003A1773" w:rsidP="004644BA" w14:paraId="3AE0C2C1" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A1773">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(4.30%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CE6EF9" w:rsidRPr="003A1773" w:rsidP="004644BA" w14:paraId="2A2A8904" w14:textId="52ACA2FF">
+          <w:p w:rsidR="00CE6EF9" w:rsidRPr="003A1773" w:rsidP="004644BA" w14:paraId="5B9C3456" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A1773">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Acceptable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00CE6EF9" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="26699480" w14:textId="77777777">
+    <w:p w:rsidR="00CE6EF9" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="5523CA66" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E95DF2" w:rsidRPr="00CB4447" w:rsidP="004644BA" w14:paraId="3B72B03E" w14:textId="3B98F19D">
+    <w:p w:rsidR="00E95DF2" w:rsidRPr="00CB4447" w:rsidP="004644BA" w14:paraId="59188BF0" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB4447">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Long-Term</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00872D4F" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="39E007C6" w14:textId="38A7FF5F">
+    <w:p w:rsidR="00872D4F" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="1DBD4AB6" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00CB4447">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7" w:rsidR="00AA5482">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
@@ -3389,225 +3154,190 @@
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7" w:rsidR="00AA5482">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>run two time</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7" w:rsidR="00C61A30">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s per day for 10 days</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E95DF2" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="62971B2F" w14:textId="77777777">
+    <w:p w:rsidR="00E95DF2" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="01E7D767" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>OR</w:t>
+        <w:t>OR-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00872D4F" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="363F2F22" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F79B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(insert sample material) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F79B7" w:rsidR="003B30FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>were</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F79B7" w:rsidR="00C61A30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> run once per day for 20 days</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...1 lines deleted...]
-        <w:t>-</w:t>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F79B7" w:rsidR="00C61A30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00872D4F" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="59FAB543" w14:textId="4DCE6982">
+    <w:p w:rsidR="00E95DF2" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="31000558" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F79B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>OR-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F79B7" w:rsidR="00C61A30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00657D95" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="68D9D137" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F79B7">
+      <w:r w:rsidRPr="002F79B7" w:rsidR="00872D4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>insert sample material</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F79B7">
+      <w:r w:rsidRPr="002F79B7" w:rsidR="00C61A30">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7" w:rsidR="003B30FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>were</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7" w:rsidR="00C61A30">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> run once per day for 20 days</w:t>
+        <w:t xml:space="preserve"> run 5 times per day for 4 days</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F79B7">
+      <w:r w:rsidRPr="002F79B7" w:rsidR="00AA5482">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F79B7" w:rsidR="00C61A30">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="002F79B7" w:rsidR="00AA5482">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E95DF2" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="0208A75B" w14:textId="77777777">
-[...90 lines deleted...]
-    <w:p w:rsidR="00104298" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="71DD32D2" w14:textId="7E0D2E0F">
+    <w:p w:rsidR="00104298" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="073C196E" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7" w:rsidR="00C61A30">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00053E5B">
@@ -3659,1456 +3389,1422 @@
         </w:rPr>
         <w:t xml:space="preserve"> were run two times per day for 10 days.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8859" w:type="dxa"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1098"/>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="1182"/>
         <w:gridCol w:w="1608"/>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="1461"/>
       </w:tblGrid>
-      <w:tr w14:paraId="1847C94F" w14:textId="77777777" w:rsidTr="004644BA">
+      <w:tr w14:paraId="020F6291" w14:textId="77777777" w:rsidTr="004644BA">
         <w:tblPrEx>
           <w:tblW w:w="8859" w:type="dxa"/>
           <w:tblInd w:w="720" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="784"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="4DF39262" w14:textId="77777777">
+          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="27A83A66" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Analyte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3162" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="14438941" w14:textId="77777777">
+          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="7BD51FB0" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Expected Results</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3138" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="7DF5394F" w14:textId="5BAF3B17">
+          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="3A2D8B77" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Observed Results</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>: Long-term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="43A47C77" w14:textId="77777777">
+          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="004C16B2" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Acceptability</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="54A32861" w14:textId="77777777" w:rsidTr="004644BA">
+      <w:tr w14:paraId="2E974C15" w14:textId="77777777" w:rsidTr="004644BA">
         <w:tblPrEx>
           <w:tblW w:w="8859" w:type="dxa"/>
           <w:tblInd w:w="720" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0028386E" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="34938A5A" w14:textId="77777777">
+          <w:p w:rsidR="0028386E" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="2344F520" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0028386E" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="1B2F6B59" w14:textId="77777777">
+          <w:p w:rsidR="0028386E" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="277C8111" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Manufacturer’s Precision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0028386E" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="05360835" w14:textId="77777777">
+          <w:p w:rsidR="0028386E" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="6E702275" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>33% of CLIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1608" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0028386E" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="04E588B0" w14:textId="77777777">
+          <w:p w:rsidR="0028386E" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="5EE6CA51" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Normal Control</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0028386E" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="74B97A96" w14:textId="77777777">
+          <w:p w:rsidR="0028386E" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="56EC658F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Abn</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7" w:rsidR="00151EBB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Control</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0028386E" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="0AA0C49B" w14:textId="77777777">
+          <w:p w:rsidR="0028386E" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="4600FA83" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="05A26B22" w14:textId="77777777" w:rsidTr="00146194">
+      <w:tr w14:paraId="71C5282F" w14:textId="77777777" w:rsidTr="00146194">
         <w:tblPrEx>
           <w:tblW w:w="8859" w:type="dxa"/>
           <w:tblInd w:w="720" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0028386E" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="1250E250" w14:textId="77777777">
+          <w:p w:rsidR="0028386E" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="7D4E88F5" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0028386E" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="4406DF12" w14:textId="77777777">
+          <w:p w:rsidR="0028386E" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="48E91C35" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0028386E" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="56A87E5E" w14:textId="77777777">
+          <w:p w:rsidR="0028386E" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="31EC0B2D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1608" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0028386E" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="1904CB45" w14:textId="77777777">
+          <w:p w:rsidR="0028386E" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="477582BB" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>CV%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0028386E" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="67F6D7DA" w14:textId="77777777">
+          <w:p w:rsidR="0028386E" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="0225216B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>CV%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0028386E" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="03C3B278" w14:textId="77777777">
+          <w:p w:rsidR="0028386E" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="657FC569" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7E7FD459" w14:textId="77777777" w:rsidTr="00462C07">
+      <w:tr w14:paraId="61AE0F36" w14:textId="77777777" w:rsidTr="00462C07">
         <w:tblPrEx>
           <w:tblW w:w="8859" w:type="dxa"/>
           <w:tblInd w:w="720" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="42F49A0B" w14:textId="643CB7DF">
+          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="33A37827" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ALT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="3CC675A8" w14:textId="1A1DF814">
+          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="21454B5C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.30%</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="249C89D2" w14:textId="2485B75D">
+          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="7A68BE11" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6.60%</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1608" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="24600453" w14:textId="12BF348F">
+          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="1F50947A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.80%</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="12929F20" w14:textId="351A3284">
+          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="715CE15C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E04D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(4.30%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="1DEF403B" w14:textId="62F8D33F">
+          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="133E8CD9" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Acceptable</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4F873FB8" w14:textId="77777777" w:rsidTr="00462C07">
+      <w:tr w14:paraId="7DBF71AF" w14:textId="77777777" w:rsidTr="00462C07">
         <w:tblPrEx>
           <w:tblW w:w="8859" w:type="dxa"/>
           <w:tblInd w:w="720" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="09024E06" w14:textId="6A22911F">
+          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="6D8A752A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>WBC</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="3878010A" w14:textId="394EABB4">
+          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="73BDB155" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.30%</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="6ECCB3B2" w14:textId="57DF19EE">
+          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="4F490B6E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4.95%</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1608" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="3E16B66A" w14:textId="710EC102">
+          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="4048570C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007836F3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(3.80%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="0860D900" w14:textId="20B26719">
+          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="32404A44" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E04D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(4.30%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="06719C56" w14:textId="1B5050FB">
+          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="676DE38C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Acceptable</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="372C6994" w14:textId="77777777" w:rsidTr="00462C07">
+      <w:tr w14:paraId="27EF5B03" w14:textId="77777777" w:rsidTr="00462C07">
         <w:tblPrEx>
           <w:tblW w:w="8859" w:type="dxa"/>
           <w:tblInd w:w="720" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="12A463B1" w14:textId="16BB01FA">
+          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="34794222" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>PT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="47913BB7" w14:textId="6DDFAF22">
+          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="2AEADA0F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4.50%</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="29ACC116" w14:textId="50EE0FC0">
+          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="0EBC44C6" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4.95%</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1608" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="63782828" w14:textId="114596DD">
+          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="67A712CE" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007836F3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(3.80%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="13A96518" w14:textId="1EA96BA8">
+          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="0F894F7E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E04D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(4.30%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="64980609" w14:textId="63AAEB33">
+          <w:p w:rsidR="004644BA" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="21BB4268" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Acceptable</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FB760D" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="1543A98A" w14:textId="77777777">
+    <w:p w:rsidR="00FB760D" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="248343A7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
         <w:sectPr w:rsidSect="00A534B9">
           <w:headerReference w:type="even" r:id="rId5"/>
           <w:headerReference w:type="default" r:id="rId6"/>
           <w:footerReference w:type="even" r:id="rId7"/>
           <w:footerReference w:type="default" r:id="rId8"/>
           <w:headerReference w:type="first" r:id="rId9"/>
           <w:footerReference w:type="first" r:id="rId10"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E95DF2" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="5FCBD9B7" w14:textId="77777777">
+    <w:p w:rsidR="00E95DF2" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="5AC73508" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Hlk132623587"/>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Accuracy-</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7" w:rsidR="00CD2609">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Identify the </w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7" w:rsidR="00894EC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>reference method and</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> materia</w:t>
-[...5 lines deleted...]
-        <w:t>ls used to establish accuracy.</w:t>
+        <w:t xml:space="preserve"> materials used to establish accuracy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00657D95" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="2A6C1F5E" w14:textId="7FD0AA2C">
+    <w:p w:rsidR="00657D95" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="274A6C2B" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7" w:rsidR="00872D4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>Inser</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7" w:rsidR="00894EC7">
@@ -5233,51 +4929,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7" w:rsidR="00E434DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>test method</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E95DF2" w:rsidRPr="00CB4447" w:rsidP="004644BA" w14:paraId="10FC237B" w14:textId="415FAAE6">
+    <w:p w:rsidR="00E95DF2" w:rsidRPr="00CB4447" w:rsidP="004644BA" w14:paraId="6D24758D" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB4447">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00053E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009078A8">
@@ -5343,105 +5039,80 @@
         </w:rPr>
         <w:t>SN #</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4447" w:rsidR="00D750A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1234</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4447" w:rsidR="00151EBB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4447" w:rsidR="00526463">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E95DF2" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="33E9E05A" w14:textId="77777777">
+    <w:p w:rsidR="00E95DF2" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="2ABE8A73" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>OR</w:t>
-[...6 lines deleted...]
-        <w:t>-</w:t>
+        <w:t>OR-</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00472D5F" w:rsidRPr="002F79B7" w:rsidP="00D32CE5" w14:paraId="2E50BF27" w14:textId="62E82EFB">
+    <w:p w:rsidR="00472D5F" w:rsidRPr="002F79B7" w:rsidP="00D32CE5" w14:paraId="6AD22ABA" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>A</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> established</w:t>
+        <w:t>Accuracy was established</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7" w:rsidR="00AA352B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> by</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> using </w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7" w:rsidR="007C07B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
@@ -5460,51 +5131,51 @@
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and panel name</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7" w:rsidR="007C07B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>with results compared to the peer means.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00472D5F" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="6AC20891" w14:textId="36C1A68E">
+    <w:p w:rsidR="00472D5F" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="1BBE1051" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00053E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009078A8">
@@ -5623,1512 +5294,1506 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10030" w:type="dxa"/>
         <w:tblInd w:w="85" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1170"/>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="1553"/>
         <w:gridCol w:w="894"/>
         <w:gridCol w:w="1063"/>
         <w:gridCol w:w="1249"/>
         <w:gridCol w:w="1181"/>
         <w:gridCol w:w="1390"/>
       </w:tblGrid>
-      <w:tr w14:paraId="389FEB6B" w14:textId="77777777" w:rsidTr="00011939">
+      <w:tr w14:paraId="6FDA84EF" w14:textId="77777777" w:rsidTr="00011939">
         <w:tblPrEx>
           <w:tblW w:w="10030" w:type="dxa"/>
           <w:tblInd w:w="85" w:type="dxa"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tblBorders>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1187"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkEnd w:id="6"/>
-          <w:p w:rsidR="00D8508B" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="30CF94DE" w14:textId="77777777">
+          <w:p w:rsidR="00D8508B" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="6584B8E2" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Analyte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D8508B" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="268EDB99" w14:textId="77777777">
+          <w:p w:rsidR="00D8508B" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="2FB59E8E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Total Allowable Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D8508B" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="518B32FB" w14:textId="77777777">
+          <w:p w:rsidR="00D8508B" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="65906901" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Correlation Coefficient (R)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1957" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D8508B" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="642F9C13" w14:textId="77777777">
+          <w:p w:rsidR="00D8508B" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="701926C6" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Linear Regression Statistics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D8508B" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="11837D64" w14:textId="77777777">
+          <w:p w:rsidR="00D8508B" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="0FF16ADA" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Error Index Range</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D8508B" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="7C6E1BCC" w14:textId="77777777">
+          <w:p w:rsidR="00D8508B" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="3B9CD67B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>% of Error Indices</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D8508B" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="272D6356" w14:textId="77777777">
+          <w:p w:rsidR="00D8508B" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="0ADD09C0" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>-1.0 to 1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1390" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D8508B" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="1348A865" w14:textId="77777777">
+          <w:p w:rsidR="00D8508B" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="5CCBAECA" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Acceptability</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D8508B" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="6570EF79" w14:textId="77777777">
+          <w:p w:rsidR="00D8508B" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="0CFD6363" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="182FF9E5" w14:textId="77777777" w:rsidTr="00011939">
+      <w:tr w14:paraId="3A31007F" w14:textId="77777777" w:rsidTr="00011939">
         <w:tblPrEx>
           <w:tblW w:w="10030" w:type="dxa"/>
           <w:tblInd w:w="85" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00D8508B" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="6A174860" w14:textId="77777777">
+          <w:p w:rsidR="00D8508B" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="2D2AB8F7" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D8508B" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="1A408948" w14:textId="77777777">
+          <w:p w:rsidR="00D8508B" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="5B06A42F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D8508B" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="38DF530B" w14:textId="77777777">
+          <w:p w:rsidR="00D8508B" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="28D591B7" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Expected</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D8508B" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="6A819633" w14:textId="77777777">
+          <w:p w:rsidR="00D8508B" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="2443EFE0" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>&gt;0.975</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="894" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D8508B" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="086C0E21" w14:textId="77777777">
+          <w:p w:rsidR="00D8508B" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="5D562869" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Slope </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1063" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D8508B" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="3466B52C" w14:textId="77777777">
+          <w:p w:rsidR="00D8508B" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="4D591B49" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Intercept </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D8508B" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="634120C4" w14:textId="77777777">
+          <w:p w:rsidR="00D8508B" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="6E78A2DF" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Expected</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D8508B" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="5492D97E" w14:textId="77777777">
+          <w:p w:rsidR="00D8508B" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="250D3FAC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>-1.0 to1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D8508B" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="20AE8BE5" w14:textId="77777777">
+          <w:p w:rsidR="00D8508B" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="08506A4D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Expected</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D8508B" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="633990DA" w14:textId="77777777">
+          <w:p w:rsidR="00D8508B" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="100AC406" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ≥ 95%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1390" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D8508B" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="3276F208" w14:textId="77777777">
+          <w:p w:rsidR="00D8508B" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="080EC890" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="0A8FC3E9" w14:textId="77777777" w:rsidTr="00011939">
+      <w:tr w14:paraId="057AF0A0" w14:textId="77777777" w:rsidTr="00011939">
         <w:tblPrEx>
           <w:tblW w:w="10030" w:type="dxa"/>
           <w:tblInd w:w="85" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="039289A2" w14:textId="568B21E3">
+          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="04ECED38" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ALT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="27B6AB40" w14:textId="556D4004">
+          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="10553219" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0.5U/L or 20%</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="25D46DD9" w14:textId="6C52D08A">
+          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="2F6F97C4" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0.997</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="894" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="6186EF21" w14:textId="37450878">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="671DF3E5" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.002</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1063" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="1090A1E7" w14:textId="45C121A9">
+          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="03229327" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="179FD763" w14:textId="31D2F4A4">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="6073F56A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>-0.29-1.05</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="6A16BAD8" w14:textId="431CF673">
+          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="5B9AD0D4" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>95%</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="050ACE0F" w14:textId="6956A159">
+          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="5D4A4661" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Acceptable</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="3474A732" w14:textId="77777777" w:rsidTr="00011939">
+      <w:tr w14:paraId="01DF9F8A" w14:textId="77777777" w:rsidTr="00011939">
         <w:tblPrEx>
           <w:tblW w:w="10030" w:type="dxa"/>
           <w:tblInd w:w="85" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="485B666F" w14:textId="393CF60D">
+          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="586DE77D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>WBC</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="75759147" w14:textId="2638359B">
+          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="0B569D8D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0.12 or 15%</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="3A5352A5" w14:textId="034FBD50">
+          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="14E6D65C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0.997</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="894" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="2996558A" w14:textId="6E62BCD5">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="76BA3A5F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.002</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1063" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="075C618F" w14:textId="3179D823">
+          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="615E3C21" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="7E1756EE" w14:textId="1DF06ED3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="7735B44C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>-0.29-1.05</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="606EDA33" w14:textId="6AA64860">
+          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="6252C08B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>95%</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="17B5CC8B" w14:textId="2124F0D0">
+          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="1BB174EE" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Acceptable</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="09CC95B4" w14:textId="77777777" w:rsidTr="00011939">
+      <w:tr w14:paraId="3D14A4F6" w14:textId="77777777" w:rsidTr="00011939">
         <w:tblPrEx>
           <w:tblW w:w="10030" w:type="dxa"/>
           <w:tblInd w:w="85" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="7A3EF391" w14:textId="1F4B3C38">
+          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="7AF812C6" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>PT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="5C12E9AD" w14:textId="0EA33516">
+          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="19F52521" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15%</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="5C9B702E" w14:textId="1983079E">
+          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="6C9E1C75" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0.997</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="894" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="522B88D9" w14:textId="5CF31E07">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="08B69A8F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.002</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1063" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="6B2DDB80" w14:textId="14DD6F78">
+          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="605422B5" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="594AA234" w14:textId="23346416">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="16C473E4" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>-0.29-1.05</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="1F3D8387" w14:textId="39ADEF7E">
+          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="099EA828" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>95%</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="15EB9555" w14:textId="593A3971">
+          <w:p w:rsidR="00011939" w:rsidRPr="002F79B7" w:rsidP="00011939" w14:paraId="26A5AE18" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Acceptable</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E95DF2" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="0897DA3C" w14:textId="77777777">
+    <w:p w:rsidR="00E95DF2" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="5C094DD4" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E95DF2" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="449BD9FB" w14:textId="4FCC9800">
+    <w:p w:rsidR="00E95DF2" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="6BFB9D66" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Alternate Comparison-</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7" w:rsidR="00E208FF">
         <w:rPr>
@@ -7145,80 +6810,62 @@
       <w:r w:rsidRPr="002F79B7" w:rsidR="00CD2609">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>as unacceptable in section 2</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00D32CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7" w:rsidR="00CD2609">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B415E" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="2A065624" w14:textId="3EC66CA0">
+    <w:p w:rsidR="000B415E" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="2ED234A9" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Alternate </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> with </w:t>
+        <w:t xml:space="preserve">Alternate Correlation was performed with </w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7" w:rsidR="007C07B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>Insert name</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7" w:rsidR="007C07B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7266,51 +6913,51 @@
         </w:rPr>
         <w:t xml:space="preserve">on the </w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7" w:rsidR="007C07B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7" w:rsidR="00E434DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>test method</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7" w:rsidR="007C07B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E434DC" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="50236264" w14:textId="4AA892FC">
+    <w:p w:rsidR="00E434DC" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="513B12BB" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
         <w:t>E.g.</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7" w:rsidR="003B30FF">
@@ -7343,1138 +6990,1125 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8997" w:type="dxa"/>
         <w:tblInd w:w="355" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="1832"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="1392"/>
         <w:gridCol w:w="1543"/>
       </w:tblGrid>
-      <w:tr w14:paraId="33D9AA47" w14:textId="77777777" w:rsidTr="00D32CE5">
+      <w:tr w14:paraId="7A637A31" w14:textId="77777777" w:rsidTr="00D32CE5">
         <w:tblPrEx>
           <w:tblW w:w="8997" w:type="dxa"/>
           <w:tblInd w:w="355" w:type="dxa"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tblBorders>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00146194" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="788282D2" w14:textId="77777777">
+          <w:p w:rsidR="00146194" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="624A79E1" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Analyte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1832" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00146194" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="41E1B317" w14:textId="77777777">
+          <w:p w:rsidR="00146194" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="5E32A6CC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Total Allowable Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00146194" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="0AA05C7D" w14:textId="77777777">
+          <w:p w:rsidR="00146194" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="5835B5D4" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Correlation Coefficient (R)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2832" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00146194" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="4508E6CD" w14:textId="77777777">
+          <w:p w:rsidR="00146194" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="1F8D5810" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">MDP Error Index Range </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1543" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00146194" w:rsidRPr="002F79B7" w:rsidP="00D32CE5" w14:paraId="4F7AC4B8" w14:textId="76F01462">
+          <w:p w:rsidR="00146194" w:rsidRPr="002F79B7" w:rsidP="00D32CE5" w14:paraId="0C7833AF" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Acceptability</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="43F6A58B" w14:textId="77777777" w:rsidTr="00D32CE5">
+      <w:tr w14:paraId="397889E3" w14:textId="77777777" w:rsidTr="00D32CE5">
         <w:tblPrEx>
           <w:tblW w:w="8997" w:type="dxa"/>
           <w:tblInd w:w="355" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="458"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00146194" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="40662628" w14:textId="77777777">
+          <w:p w:rsidR="00146194" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="55539DCA" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1832" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00146194" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="29D2A77F" w14:textId="77777777">
+          <w:p w:rsidR="00146194" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="03D92F1F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00146194" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="11707A3F" w14:textId="77777777">
+          <w:p w:rsidR="00146194" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="3DF1587B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Expected</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00146194" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="230E84D3" w14:textId="77777777">
+          <w:p w:rsidR="00146194" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="6EDC4491" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>&gt;0.975</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00146194" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="7F0A667E" w14:textId="77777777">
+          <w:p w:rsidR="00146194" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="133F5F5F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Expected</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00146194" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="4D0AF9CA" w14:textId="77777777">
+          <w:p w:rsidR="00146194" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="013A7A2F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>-1.0 to1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1392" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00146194" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="391DAAB3" w14:textId="77777777">
+          <w:p w:rsidR="00146194" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="3B6E192B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>100% of Error Indices:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00146194" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="422A7995" w14:textId="77777777">
+          <w:p w:rsidR="00146194" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="09C85407" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> -1.0 to 1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1543" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00146194" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="728719D3" w14:textId="77777777">
+          <w:p w:rsidR="00146194" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="654C4178" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="0E7B7F10" w14:textId="77777777" w:rsidTr="00462C07">
+      <w:tr w14:paraId="00CC3E73" w14:textId="77777777" w:rsidTr="00462C07">
         <w:tblPrEx>
           <w:tblW w:w="8997" w:type="dxa"/>
           <w:tblInd w:w="355" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D32CE5" w:rsidRPr="002F79B7" w:rsidP="00D32CE5" w14:paraId="6839A2EE" w14:textId="616B7762">
+          <w:p w:rsidR="00D32CE5" w:rsidRPr="002F79B7" w:rsidP="00D32CE5" w14:paraId="604E9584" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ALT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1832" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D32CE5" w:rsidRPr="002F79B7" w:rsidP="00D32CE5" w14:paraId="062C71B6" w14:textId="59FFE1C7">
+          <w:p w:rsidR="00D32CE5" w:rsidRPr="002F79B7" w:rsidP="00D32CE5" w14:paraId="41CAD0CE" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0.5U/L or 20%</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00D32CE5" w:rsidRPr="002F79B7" w:rsidP="00D32CE5" w14:paraId="72130025" w14:textId="2E3CC4AC">
+          </w:tcPr>
+          <w:p w:rsidR="00D32CE5" w:rsidRPr="002F79B7" w:rsidP="00D32CE5" w14:paraId="1CB93F3D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04251">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(0.997)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00D32CE5" w:rsidRPr="002F79B7" w:rsidP="00D32CE5" w14:paraId="5DF99203" w14:textId="4A8E0154">
+          </w:tcPr>
+          <w:p w:rsidR="00D32CE5" w:rsidRPr="002F79B7" w:rsidP="00D32CE5" w14:paraId="09BBB6D1" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>-0.29-1.00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1392" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D32CE5" w:rsidRPr="002F79B7" w:rsidP="00D32CE5" w14:paraId="4A635F9F" w14:textId="04A7F0C5">
+          <w:p w:rsidR="00D32CE5" w:rsidRPr="002F79B7" w:rsidP="00D32CE5" w14:paraId="0161377D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1543" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D32CE5" w:rsidRPr="002F79B7" w:rsidP="00D32CE5" w14:paraId="61582B21" w14:textId="4C5F9D5A">
+          <w:p w:rsidR="00D32CE5" w:rsidRPr="002F79B7" w:rsidP="00D32CE5" w14:paraId="099A556F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Acceptable</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="30E02AA7" w14:textId="77777777" w:rsidTr="00462C07">
+      <w:tr w14:paraId="59BB303A" w14:textId="77777777" w:rsidTr="00462C07">
         <w:tblPrEx>
           <w:tblW w:w="8997" w:type="dxa"/>
           <w:tblInd w:w="355" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D32CE5" w:rsidRPr="002F79B7" w:rsidP="00D32CE5" w14:paraId="32C635C5" w14:textId="2CF13833">
+          <w:p w:rsidR="00D32CE5" w:rsidRPr="002F79B7" w:rsidP="00D32CE5" w14:paraId="36846675" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>WBC</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1832" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D32CE5" w:rsidRPr="002F79B7" w:rsidP="00D32CE5" w14:paraId="79099FCE" w14:textId="436694C5">
+          <w:p w:rsidR="00D32CE5" w:rsidRPr="002F79B7" w:rsidP="00D32CE5" w14:paraId="105B59D5" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0.12 or 15%</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00D32CE5" w:rsidRPr="002F79B7" w:rsidP="00D32CE5" w14:paraId="0144887E" w14:textId="1A42A637">
+          </w:tcPr>
+          <w:p w:rsidR="00D32CE5" w:rsidRPr="002F79B7" w:rsidP="00D32CE5" w14:paraId="1B91F402" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04251">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(0.997)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00D32CE5" w:rsidRPr="002F79B7" w:rsidP="00D32CE5" w14:paraId="3D34F78E" w14:textId="607190B3">
+          </w:tcPr>
+          <w:p w:rsidR="00D32CE5" w:rsidRPr="002F79B7" w:rsidP="00D32CE5" w14:paraId="494AA9F9" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>-0.29-1.00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1392" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D32CE5" w:rsidRPr="002F79B7" w:rsidP="00D32CE5" w14:paraId="3409DBC1" w14:textId="67A03381">
+          <w:p w:rsidR="00D32CE5" w:rsidRPr="002F79B7" w:rsidP="00D32CE5" w14:paraId="5067869B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1543" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D32CE5" w:rsidRPr="002F79B7" w:rsidP="00D32CE5" w14:paraId="79403FE5" w14:textId="0C35AAAC">
+          <w:p w:rsidR="00D32CE5" w:rsidRPr="002F79B7" w:rsidP="00D32CE5" w14:paraId="2EA3B749" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Acceptable</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="491E94D7" w14:textId="77777777" w:rsidTr="00462C07">
+      <w:tr w14:paraId="42109D02" w14:textId="77777777" w:rsidTr="00462C07">
         <w:tblPrEx>
           <w:tblW w:w="8997" w:type="dxa"/>
           <w:tblInd w:w="355" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D32CE5" w:rsidRPr="002F79B7" w:rsidP="00D32CE5" w14:paraId="22D12941" w14:textId="225FB872">
+          <w:p w:rsidR="00D32CE5" w:rsidRPr="002F79B7" w:rsidP="00D32CE5" w14:paraId="7D36108F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>PT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1832" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D32CE5" w:rsidRPr="002F79B7" w:rsidP="00D32CE5" w14:paraId="4D285B42" w14:textId="5774726D">
+          <w:p w:rsidR="00D32CE5" w:rsidRPr="002F79B7" w:rsidP="00D32CE5" w14:paraId="1E2648F2" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15%</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00D32CE5" w:rsidRPr="002F79B7" w:rsidP="00D32CE5" w14:paraId="2041D91B" w14:textId="3C2E287C">
+          </w:tcPr>
+          <w:p w:rsidR="00D32CE5" w:rsidRPr="002F79B7" w:rsidP="00D32CE5" w14:paraId="3DC91D4B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04251">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(0.997)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00D32CE5" w:rsidRPr="002F79B7" w:rsidP="00D32CE5" w14:paraId="1932AA64" w14:textId="5DC494DE">
+          </w:tcPr>
+          <w:p w:rsidR="00D32CE5" w:rsidRPr="002F79B7" w:rsidP="00D32CE5" w14:paraId="6775949E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>-0.29-1.00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1392" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D32CE5" w:rsidRPr="002F79B7" w:rsidP="00D32CE5" w14:paraId="47BF800A" w14:textId="71207240">
+          <w:p w:rsidR="00D32CE5" w:rsidRPr="002F79B7" w:rsidP="00D32CE5" w14:paraId="24D37174" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1543" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D32CE5" w:rsidRPr="002F79B7" w:rsidP="00D32CE5" w14:paraId="189FE4F0" w14:textId="37A6AAF9">
+          <w:p w:rsidR="00D32CE5" w:rsidRPr="002F79B7" w:rsidP="00D32CE5" w14:paraId="5EB432E0" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Acceptable</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008C5D1A" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="3540EB26" w14:textId="77777777">
+    <w:p w:rsidR="008C5D1A" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="12642335" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E95DF2" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="1689F1FD" w14:textId="77777777">
+    <w:p w:rsidR="00E95DF2" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="26A754B0" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>Linearity –</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Linearity – </w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Identify the method or materials used to establish linearity. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E95DF2" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="451540F0" w14:textId="77777777">
+    <w:p w:rsidR="00E95DF2" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="7C68B2C2" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Note for Coagulation: Linearity study is not applicable, skip to next section.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0019676C" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="5B6922B5" w14:textId="7C588B7F">
+    <w:p w:rsidR="0019676C" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="579EBFF9" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Linearity</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7" w:rsidR="00633C81">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> was established from </w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7" w:rsidR="007C07B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>(</w:t>
@@ -8518,51 +8152,51 @@
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7" w:rsidR="007C07B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>insert provider, year and panel name</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7" w:rsidR="007C07B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B60F10" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="6B656CB1" w14:textId="61DFFE08">
+    <w:p w:rsidR="00B60F10" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="0037AB46" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00053E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00266935">
@@ -8621,6215 +8255,6050 @@
         </w:rPr>
         <w:t xml:space="preserve"> panel</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7" w:rsidR="00526463">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="150"/>
         <w:tblW w:w="7700" w:type="dxa"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1259"/>
         <w:gridCol w:w="1930"/>
         <w:gridCol w:w="995"/>
         <w:gridCol w:w="1195"/>
         <w:gridCol w:w="1068"/>
         <w:gridCol w:w="1253"/>
       </w:tblGrid>
-      <w:tr w14:paraId="2166DD13" w14:textId="77777777" w:rsidTr="00AF63AF">
+      <w:tr w14:paraId="197E49A9" w14:textId="77777777" w:rsidTr="00AF63AF">
         <w:tblPrEx>
           <w:tblW w:w="7700" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1259" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00001C72" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="2D07B491" w14:textId="77777777">
+          <w:p w:rsidR="00001C72" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="72B23A8C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Analyte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00001C72" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="1BA6F8AB" w14:textId="77777777">
+          <w:p w:rsidR="00001C72" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="3A7D0DD0" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Linear Regression Statistics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00001C72" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="6F9E715D" w14:textId="77777777">
+          <w:p w:rsidR="00001C72" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="6A87BDA6" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Allowable Systematic Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00001C72" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="2C6FF44C" w14:textId="77777777">
+          <w:p w:rsidR="00001C72" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="74838861" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Linear Range Verified</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00001C72" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="5DFBD6A8" w14:textId="77777777">
+          <w:p w:rsidR="00001C72" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="7513F3D6" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Evaluation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1DEA811D" w14:textId="77777777" w:rsidTr="00AF63AF">
+      <w:tr w14:paraId="5662438F" w14:textId="77777777" w:rsidTr="00AF63AF">
         <w:tblPrEx>
           <w:tblW w:w="7700" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1259" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00001C72" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="023BE6EA" w14:textId="77777777">
+          <w:p w:rsidR="00001C72" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="1CDCA80C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1930" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00001C72" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="4F165DA6" w14:textId="77777777">
+          <w:p w:rsidR="00001C72" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="58278B0E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Slope</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00001C72" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="28137D74" w14:textId="77777777">
+          <w:p w:rsidR="00001C72" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="000E88DB" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Intercept</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00001C72" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="0EC094F3" w14:textId="77777777">
+          <w:p w:rsidR="00001C72" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="48A4FB32" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">50% of </w:t>
-[...7 lines deleted...]
-              <w:t>TEa</w:t>
+              <w:t>50% of TEa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00001C72" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="0D1EDE89" w14:textId="77777777">
+          <w:p w:rsidR="00001C72" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="7C458B7F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00001C72" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="744BE058" w14:textId="77777777">
+          <w:p w:rsidR="00001C72" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="130588EA" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="59892FA6" w14:textId="77777777" w:rsidTr="00AF63AF">
+      <w:tr w14:paraId="249423E5" w14:textId="77777777" w:rsidTr="00AF63AF">
         <w:tblPrEx>
           <w:tblW w:w="7700" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1259" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="4867F3CD" w14:textId="79F5E4F3">
+          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="12C6BAE4" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ALT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1930" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="5700D723" w14:textId="7A528FBC">
+          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="6CFC6C8E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0.97</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="564A477C" w14:textId="1AD416C8">
+          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="2ADD787A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0.282</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="7AA53DDB" w14:textId="5F1CBDAB">
+          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="0D63A196" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10%</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="3042E449" w14:textId="4998EADD">
+          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="423AB2FC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20-350</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="113C8363" w14:textId="239B1AC7">
+          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="60F14FED" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Linear</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5A20D510" w14:textId="77777777" w:rsidTr="00AF63AF">
+      <w:tr w14:paraId="21CD86CA" w14:textId="77777777" w:rsidTr="00AF63AF">
         <w:tblPrEx>
           <w:tblW w:w="7700" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1259" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="7EF5E677" w14:textId="3550332E">
+          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="6231D823" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>WBC</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1930" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="3A976A67" w14:textId="41958AC4">
+          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="2D3DAFA7" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0.97</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="5DD9BEF8" w14:textId="60438F0F">
+          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="32885397" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0.282</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="058009DD" w14:textId="1699E4C6">
+          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="32FB8AFE" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7.50%</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="1C0707A1" w14:textId="76F90099">
+          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="77100285" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.0-25</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="54BC62A2" w14:textId="29AC9901">
+          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="3C3D96C3" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Linear</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00001C72" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="389ABC73" w14:textId="77777777">
+    <w:p w:rsidR="00001C72" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="64B8C5F4" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008C5D1A" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="233C685D" w14:textId="77777777">
+    <w:p w:rsidR="008C5D1A" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="1F8F01ED" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00001C72" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="5F7C706E" w14:textId="77777777">
+    <w:p w:rsidR="00001C72" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="4C49A43C" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00001C72" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="43F21217" w14:textId="77777777">
+    <w:p w:rsidR="00001C72" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="402E620C" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008C5D1A" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="38ACC5F0" w14:textId="77777777">
+    <w:p w:rsidR="008C5D1A" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="4E742E71" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0019676C" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="573249E6" w14:textId="77777777">
+    <w:p w:rsidR="0019676C" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="5A2674D9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B6196" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="3F49E1DC" w14:textId="77777777">
+    <w:p w:rsidR="004B6196" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="105D93D5" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0019676C" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="106A7E94" w14:textId="77777777">
+    <w:p w:rsidR="0019676C" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="70FD148A" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Analytical Measurement Range (AMR) and Clinical Reportable Range (CRR)-</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C5D1A" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="6086BC72" w14:textId="77777777">
+    <w:p w:rsidR="008C5D1A" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="3809DAE2" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Note for Coagulation AMR and CRR studies are not applicable, skip to next section.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9140" w:type="dxa"/>
         <w:jc w:val="right"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1089"/>
         <w:gridCol w:w="1326"/>
         <w:gridCol w:w="895"/>
         <w:gridCol w:w="1081"/>
         <w:gridCol w:w="1195"/>
         <w:gridCol w:w="1234"/>
         <w:gridCol w:w="1149"/>
         <w:gridCol w:w="1171"/>
       </w:tblGrid>
-      <w:tr w14:paraId="1BB61B66" w14:textId="77777777" w:rsidTr="00310E4C">
+      <w:tr w14:paraId="123503C6" w14:textId="77777777" w:rsidTr="00310E4C">
         <w:tblPrEx>
           <w:tblW w:w="9140" w:type="dxa"/>
           <w:jc w:val="right"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="760"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008C5D1A" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="2BF84299" w14:textId="77777777">
+          <w:p w:rsidR="008C5D1A" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="6D1EE78A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Analyte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1326" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008C5D1A" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="6E1FB19C" w14:textId="77777777">
+          <w:p w:rsidR="008C5D1A" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="55A5985C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Mfg’s</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> AMR</w:t>
+              <w:t>Mfg’s AMR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="895" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008C5D1A" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="50ED9931" w14:textId="77777777">
+          <w:p w:rsidR="008C5D1A" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="4CD2EBBF" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Low Value Verified</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1081" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008C5D1A" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="461ADFD1" w14:textId="77777777">
+          <w:p w:rsidR="008C5D1A" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="52AACE8F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>High Value Verified</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008C5D1A" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="100927CD" w14:textId="77777777">
+          <w:p w:rsidR="008C5D1A" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="7DC32B6C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Reportable Range</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1234" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008C5D1A" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="4A4892E7" w14:textId="77777777">
+          <w:p w:rsidR="008C5D1A" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="4365C884" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Dilutions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008C5D1A" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="5D3880EE" w14:textId="77777777">
+          <w:p w:rsidR="008C5D1A" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="32CA5A94" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>CRR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1171" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008C5D1A" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="5BB72292" w14:textId="77777777">
+          <w:p w:rsidR="008C5D1A" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="1801A574" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>DAIDS Toxicity Grade 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6A8BCDD4" w14:textId="77777777" w:rsidTr="00310E4C">
+      <w:tr w14:paraId="400A42D0" w14:textId="77777777" w:rsidTr="00310E4C">
         <w:tblPrEx>
           <w:tblW w:w="9140" w:type="dxa"/>
           <w:jc w:val="right"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="3445E229" w14:textId="7F19978F">
+          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="16DE71FD" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ALT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1326" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="78020B05" w14:textId="63748CE9">
+          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="6EC7AD15" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-700 U/L</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="895" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="016DADA4" w14:textId="2C4634AF">
+          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="7D47E4FA" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1081" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="67AB1291" w14:textId="3A7D085C">
+          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="4A284FD1" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>770</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="28F4220A" w14:textId="38C0D7BF">
+          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="078AEEA7" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-700</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1234" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="38CAA503" w14:textId="78A7C215">
+          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="77F23B74" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1:10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="51293397" w14:textId="34E2F7AD">
+          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="22DFD996" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-7000</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1171" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="34ACF6FB" w14:textId="1D81A645">
+          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="00AB207E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>&gt;381</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="0A363AF8" w14:textId="77777777" w:rsidTr="00310E4C">
+      <w:tr w14:paraId="333E4049" w14:textId="77777777" w:rsidTr="00310E4C">
         <w:tblPrEx>
           <w:tblW w:w="9140" w:type="dxa"/>
           <w:jc w:val="right"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="10642545" w14:textId="6D585972">
+          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="64B1F283" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>WBC</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1326" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="6CF68714" w14:textId="2AC56BD2">
+          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="19B185CD" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0.5-25 10</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>/</w:t>
-[...7 lines deleted...]
-              <w:t>uL</w:t>
+              <w:t>/uL</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="895" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="48A90140" w14:textId="1C5FF458">
+          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="4A66C6C4" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1081" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="16A1DF2D" w14:textId="69B6742E">
+          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="63E41701" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="5AFB7C8A" w14:textId="77F2CD74">
+          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="40537E58" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.0-25</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1234" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="7CE5A700" w14:textId="2A2BB81C">
+          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="5E22CEE8" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1:10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="1144A849" w14:textId="024464C5">
+          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="78688B6B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.0-250</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1171" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="11F8A09C" w14:textId="1D5DBB41">
+          <w:p w:rsidR="00AF63AF" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="5DB992B6" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>&lt;1.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2E74B5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B60F10" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="5D80FBB5" w14:textId="77777777">
+    <w:p w:rsidR="00B60F10" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="76350722" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:sectPr w:rsidSect="00A534B9">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B60F10" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="384530C3" w14:textId="77777777">
+    <w:p w:rsidR="00B60F10" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="6B5FA2A7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:sectPr w:rsidSect="00A534B9">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00855A0A" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="516C72CB" w14:textId="00FDA119">
+    <w:p w:rsidR="00855A0A" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="4EEFD1E2" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Analytical </w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7" w:rsidR="00B60F10">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Sensitivity and Specificity- </w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7" w:rsidR="00B60F10">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>See below for example</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7" w:rsidR="00526463">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7" w:rsidR="00B60F10">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> of how to enter information from the package insert into the summary form</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00310E4C" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="487CBA4D" w14:textId="5B5B10E4">
+    <w:p w:rsidR="00310E4C" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="6153B69F" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Chemistry</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9027" w:type="dxa"/>
         <w:jc w:val="right"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1647"/>
         <w:gridCol w:w="5760"/>
         <w:gridCol w:w="1620"/>
       </w:tblGrid>
-      <w:tr w14:paraId="559B4E03" w14:textId="77777777" w:rsidTr="00310E4C">
+      <w:tr w14:paraId="6EFF994A" w14:textId="77777777" w:rsidTr="00310E4C">
         <w:tblPrEx>
           <w:tblW w:w="9027" w:type="dxa"/>
           <w:jc w:val="right"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="00A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9027" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="7403ECAB" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="6391E4B3" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Summary of Manufacturer’s Claims for Sensitivity and Specificity</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="102F640F" w14:textId="77777777" w:rsidTr="00310E4C">
+      <w:tr w14:paraId="5758183B" w14:textId="77777777" w:rsidTr="00310E4C">
         <w:tblPrEx>
           <w:tblW w:w="9027" w:type="dxa"/>
           <w:jc w:val="right"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="00A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1647" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="420CA687" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="5EA8AC29" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Analyte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="7A5D4FEC" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="07E1798A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Specificity (Interfering Substances)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="68D00A7E" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="70005209" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sensitivity</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7D130626" w14:textId="77777777" w:rsidTr="00310E4C">
+      <w:tr w14:paraId="5482DB05" w14:textId="77777777" w:rsidTr="00310E4C">
         <w:tblPrEx>
           <w:tblW w:w="9027" w:type="dxa"/>
           <w:jc w:val="right"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="00A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1647" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="051E5697" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="69A67E1A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ALT </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="77EC88BD" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="33409026" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Icterus – No significant effect </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="4846A91B" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="4EE6E070" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Hemolysis – No significant effect</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="59D240C1" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="0A3D1257" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lipemia – No significant effect; &gt;Abs flagging may occur</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="720B250B" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="63F54B6D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Other –Calcium </w:t>
-            </w:r>
+              <w:t>Other –Calcium dobesilate may cause low results</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="545B7ACD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>dobesilate</w:t>
-[...33 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> 5 U/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="68105CC8" w14:textId="77777777" w:rsidTr="00310E4C">
+      <w:tr w14:paraId="059F40E9" w14:textId="77777777" w:rsidTr="00310E4C">
         <w:tblPrEx>
           <w:tblW w:w="9027" w:type="dxa"/>
           <w:jc w:val="right"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="00A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="188"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1647" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="5DDFDD62" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="3B1932C5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>AST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="703CE2EC" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="50BD953E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Icterus – No significant effect </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="6ADA6E45" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="14135806" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Hemolysis – No significant effect</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="58C534B1" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="45249241" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lipemia – No significant effect; &gt;Abs flagging may occur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="20834C3C" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="270BAAAC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5 U/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="0731F66B" w14:textId="77777777" w:rsidTr="00310E4C">
+      <w:tr w14:paraId="09357A2D" w14:textId="77777777" w:rsidTr="00310E4C">
         <w:tblPrEx>
           <w:tblW w:w="9027" w:type="dxa"/>
           <w:jc w:val="right"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="00A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="908"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1647" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="56C44D54" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="4989D581" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Albumin</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="43D78634" w14:textId="77777777">
-[...21 lines deleted...]
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="5C88B43A" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="47D08BCE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="269044CA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="07ABC2E4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="03770072" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="63605F92" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Icterus –No significant effect</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="0758D40F" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="033F4D78" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Hemolysis- No significant effect </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="75CBF13A" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="2E8B9783" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lipemia- No significant effect</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="2BF23D9A" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="3C4048CB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0.2 g/dL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00310E4C" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="4D1F24EC" w14:textId="7B3FD854">
+    <w:p w:rsidR="00310E4C" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="639CCF6F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Hematology</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="right"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1147"/>
         <w:gridCol w:w="6660"/>
         <w:gridCol w:w="1220"/>
       </w:tblGrid>
-      <w:tr w14:paraId="0D985865" w14:textId="77777777" w:rsidTr="00310E4C">
+      <w:tr w14:paraId="468C3198" w14:textId="77777777" w:rsidTr="00310E4C">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:jc w:val="right"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="00A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9027" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="3ED85DEE" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="11CED348" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Summary of Manufacturer’s Claims for Sensitivity and Specificity</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5DE1E82C" w14:textId="77777777" w:rsidTr="00310E4C">
+      <w:tr w14:paraId="2B6CEFCB" w14:textId="77777777" w:rsidTr="00310E4C">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:jc w:val="right"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="00A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="2883C182" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="0B577627" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Analyte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="61A34F26" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="355C7928" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Specificity (Interfering Substances)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1220" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="5120441D" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="37A0B5D8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sensitivity</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6514908F" w14:textId="77777777" w:rsidTr="00310E4C">
+      <w:tr w14:paraId="2A6A6176" w14:textId="77777777" w:rsidTr="00310E4C">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:jc w:val="right"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="00A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="3E94BF72" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="0D380DCD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>WBC:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="6B813B9F" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="3A7616CA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Unlysed</w:t>
+              <w:t>Unlysed Red Cells</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - False increase</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="5F550864" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF63AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Red Cells</w:t>
+              <w:t>Multiple Myeloma</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - False increase</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="57D94057" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="5C2FC954" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Multiple Myeloma</w:t>
+              <w:t>Leukemia</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve"> - False decrease</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="304B9606" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF63AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Chemotherapy</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF63AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - False decrease</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="5EC73D58" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF63AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cryoglobulins</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF63AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"> - False increase</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="448633EE" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="1C8938A8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Leukemia</w:t>
+              <w:t>WBC Agglutination</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - False decrease</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="6B8301A2" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="574F36C8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Chemotherapy</w:t>
+              <w:t>PLT Agglutination</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> - False decrease</w:t>
-[...4 lines deleted...]
-              <w:spacing w:after="0"/>
+              <w:t xml:space="preserve"> - False increase</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1220" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="14F587E0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...108 lines deleted...]
-              <w:t>uL</w:t>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 0 K/uL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7E93BF29" w14:textId="77777777" w:rsidTr="00310E4C">
+      <w:tr w14:paraId="4A7764D7" w14:textId="77777777" w:rsidTr="00310E4C">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:jc w:val="right"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="00A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="188"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="60FAB65B" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="4E29B17A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">RBC: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="0D32BD4B" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="308A6558" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Agglutinated RBC’s</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - False decrease &amp; falsely elevated MCH, MCHC &amp; MCV</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="6E949FDD" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="485EBA82" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cold Agglutinins</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - False decrease &amp; falsely elevated MCV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1220" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="56C5D546" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="7525E963" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0 10</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="0BDA40CF" w14:textId="77777777" w:rsidTr="00310E4C">
+      <w:tr w14:paraId="68150200" w14:textId="77777777" w:rsidTr="00310E4C">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:jc w:val="right"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="00A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="051974D8" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="616458E8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>HGB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="3CA43A24" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="61B39D16" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>High WBC</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - An extremely high WBC will cause excessive light scatter.  In these cases use reference methods.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="03574F59" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="429E48E8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lipemia</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - Significant interference - Use a reference method and plasma blank.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="478BBBC2" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="4D5FC60B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Turbidity</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - False increase, abnormal MCH, MCHC values &amp; an increased baseline on the leading edge of the WBC histogram.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="56AEE4AE" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="6E3D850F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fetal Blood</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - False increase.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1220" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="0E87D3EF" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="49269453" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0 g/dL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4B4F1676" w14:textId="77777777" w:rsidTr="00310E4C">
+      <w:tr w14:paraId="7C5F5206" w14:textId="77777777" w:rsidTr="00310E4C">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:jc w:val="right"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="00A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="4EF4F587" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="08FAAFA4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">HCT </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="267C1BF4" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="1430E0CD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>RBC agglutination</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - Inaccurate results.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1220" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="0249264D" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="322CD11F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0 g/dL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="08E11230" w14:textId="77777777" w:rsidTr="00310E4C">
+      <w:tr w14:paraId="0495126D" w14:textId="77777777" w:rsidTr="00310E4C">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:jc w:val="right"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="00A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="341D9971" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="6FDAA01F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>MCV</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="6E945618" w14:textId="77777777">
-[...10 lines deleted...]
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="4BB7D2F3" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="313DAD7D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="2635615D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="66249469" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="68E4F52A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>RBC agglutination</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - Inaccurate results.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="245E5BB5" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="329E37EE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Large Platelets (excessive numbers)</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - Inaccurate results</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="52F1073E" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="7AD47FF9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>High WBC’s</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - Inaccurate results</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1220" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="03AFC339" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="453E5D7B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="0BDADC50" w14:textId="77777777" w:rsidTr="00310E4C">
+      <w:tr w14:paraId="2B5E9F87" w14:textId="77777777" w:rsidTr="00310E4C">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:jc w:val="right"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="00A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="3D8382EB" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="65F091CC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>MCH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="79425625" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="591633C6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Calculated based on HGB &amp; RBC -refer to those for MCH limitations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1220" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="00EFD569" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="43CD05A7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4C85C539" w14:textId="77777777" w:rsidTr="00310E4C">
+      <w:tr w14:paraId="0C849F46" w14:textId="77777777" w:rsidTr="00310E4C">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:jc w:val="right"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="00A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="6642A142" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="681AB8EF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>MCHC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="25314F29" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="6435A02F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Calculated based on HBG &amp; HCT - refer to those for MCHC limitations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1220" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="6FB6A285" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="784F1279" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1801D253" w14:textId="77777777" w:rsidTr="00310E4C">
+      <w:tr w14:paraId="3AC4F7E8" w14:textId="77777777" w:rsidTr="00310E4C">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:jc w:val="right"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="00A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="42EBEDC1" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="56DF08E2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>RDW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="700CDAFA" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="4564B8BE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Calculated based on RBC - refer to RBC count for limitations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1220" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="3839AF2B" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="4410276A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6B316715" w14:textId="77777777" w:rsidTr="00310E4C">
+      <w:tr w14:paraId="1235043D" w14:textId="77777777" w:rsidTr="00310E4C">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:jc w:val="right"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="00A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="18EE7B7E" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="3167566D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PLTs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="1004533D" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="646B5096" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Microcytes, Schistocytes &amp; WBC Fragments</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - False increase</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="10FA030F" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="03FF8527" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>RBC Agglutination</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - Falsely decrease</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="62541D41" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="7CA3E9E7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Giant Platelets (large number)</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - False decrease </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="4FF33967" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="375140B9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Chemotherapy</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - False decrease</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="40EE08BF" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="432CD226" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Hemolysis</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - False increase</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="06D2698C" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="2986C696" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ACD Blood</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - False decrease</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="5127D163" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="327D269C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Increased Triglycerides and/or Cholesterol</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - Inaccurate results</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="7F989F46" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="063EF868" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Platelet Agglutination</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - False decrease</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1220" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="1D23383E" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="38CC5711" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>0 K/</w:t>
-[...8 lines deleted...]
-              <w:t>uL</w:t>
+              <w:t>0 K/uL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4948CF26" w14:textId="77777777" w:rsidTr="00310E4C">
+      <w:tr w14:paraId="753E6A4C" w14:textId="77777777" w:rsidTr="00310E4C">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:jc w:val="right"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="00A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="614C722F" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="16F06291" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>MPV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="4CC56218" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="1F021651" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Giant Platelets</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - Inaccurate results</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="4B511792" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="2E1ED966" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Microcytes, Schistocytes &amp; WBC Fragments</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - Inaccurate results</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="0102289D" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="7086EBD4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>RBC Agglutination</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - Inaccurate results</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="4ADCCA14" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="031212B0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Chemotherapy</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - Inaccurate results</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1220" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="13414034" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="6763A85A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="3A5E1BE5" w14:textId="77777777" w:rsidTr="00310E4C">
+      <w:tr w14:paraId="0333E2F5" w14:textId="77777777" w:rsidTr="00310E4C">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:jc w:val="right"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="00A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="093FD0DB" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="7680E223" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>LYM % &amp; Absolute</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="703C122F" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="497054B9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Erythroblasts</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - False increase</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="4B9290DB" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="756F085B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Parasites</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - False increase</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="50CBFE18" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="3FA09261" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Unlysed</w:t>
+              <w:t>Unlysed RBC’s</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - False increase</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="0E1C6EE1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF63AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> RBC’s</w:t>
+              <w:t>WBC limitations</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> - False increase</w:t>
-[...4 lines deleted...]
-              <w:spacing w:after="0"/>
+              <w:t xml:space="preserve"> - Pertains to differential enumeration also</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1220" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="73D666D5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...48 lines deleted...]
-              <w:t>uL</w:t>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0 K/uL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="10FCCA85" w14:textId="77777777" w:rsidTr="00310E4C">
+      <w:tr w14:paraId="449E884B" w14:textId="77777777" w:rsidTr="00310E4C">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:jc w:val="right"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="00A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="4760E041" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="789681EE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>MON % &amp; Absolute</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="6A880310" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="410378C1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Large lymphocytes</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - False increase</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="7EEA7AC3" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="3D3C673E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Atypical Lymphocytes</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - False increase</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="04749802" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="51519B46" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Blasts</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - False increase</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="07F8404C" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="42BEBFE5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Basophils (excessive numbers)</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - False increase</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="59C76698" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="2AD48A83" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>WBC limitations</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - Pertains to differential enumeration also</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1220" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="51B7BDE5" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="36D280A8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>0 K/</w:t>
-[...8 lines deleted...]
-              <w:t>uL</w:t>
+              <w:t>0 K/uL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="56A1911B" w14:textId="77777777" w:rsidTr="00310E4C">
+      <w:tr w14:paraId="1F39E43D" w14:textId="77777777" w:rsidTr="00310E4C">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:jc w:val="right"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="00A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="4CF1F901" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="10DF883B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NEU % &amp; Absolute</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="79EA670A" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="6A79F0E2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Eosinophils (excessive numbers)</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - Inaccurate results</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="307FD602" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="631B09CE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Immature granulocytes</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - Inaccurate results</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="3341C971" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="1F541FC5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Plasma cells</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - Inaccurate results</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="7DD9CF29" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="79538CAC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>WBC limitations</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - Pertains to differential enumeration also</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1220" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="27ED534E" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="1548A6F6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>0 K/</w:t>
-[...8 lines deleted...]
-              <w:t>uL</w:t>
+              <w:t>0 K/uL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1DC82BC9" w14:textId="77777777" w:rsidTr="00310E4C">
+      <w:tr w14:paraId="7128B43C" w14:textId="77777777" w:rsidTr="00310E4C">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:jc w:val="right"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="00A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="0F489460" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="0AF5CCD5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>EOS % Absolute</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="6E70D900" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="12BFC499" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Abnormal granules </w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>- Inaccurate results</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="7A41C2B1" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="61E5E46B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>WBC limitations</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - Pertains to differential enumeration also</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1220" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="47D6FD81" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="4B78B79C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>0 K/</w:t>
-[...8 lines deleted...]
-              <w:t>uL</w:t>
+              <w:t>0 K/uL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7C682191" w14:textId="77777777" w:rsidTr="00310E4C">
+      <w:tr w14:paraId="5BE41213" w14:textId="77777777" w:rsidTr="00310E4C">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:jc w:val="right"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="00A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="23448368" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="41975676" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BAS % &amp; Absolute</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="1671E7E7" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="65DCBFA9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="2ADA4875" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="60B1AB95" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>WBC limitations</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - Pertains to differential enumeration also</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1220" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="131A8B8B" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="1B105044" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>0 K/</w:t>
-[...8 lines deleted...]
-              <w:t>uL</w:t>
+              <w:t>0 K/uL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00855A0A" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="07B8FE52" w14:textId="11DA356A">
+    <w:p w:rsidR="00855A0A" w:rsidRPr="002F79B7" w:rsidP="00AF63AF" w14:paraId="579646C8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Coagulation</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="right"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1647"/>
         <w:gridCol w:w="5760"/>
         <w:gridCol w:w="1620"/>
       </w:tblGrid>
-      <w:tr w14:paraId="4E225D83" w14:textId="77777777" w:rsidTr="00310E4C">
+      <w:tr w14:paraId="463FF167" w14:textId="77777777" w:rsidTr="00310E4C">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:jc w:val="right"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="00A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9027" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="5F0140DE" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="3B26455E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Summary of Manufacturer’s Claims for Sensitivity and Specificity</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="2E5CCDF4" w14:textId="77777777" w:rsidTr="00310E4C">
+      <w:tr w14:paraId="2E6BEB80" w14:textId="77777777" w:rsidTr="00310E4C">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:jc w:val="right"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="00A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1647" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="176A54C4" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="1E1CD67C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Analyte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="6542A570" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="535D1342" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Specificity (Interfering Substances)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="48D1A968" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="34B8BE5E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Sensitivity</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="00092E08" w14:textId="77777777" w:rsidTr="00310E4C">
+      <w:tr w14:paraId="089FD889" w14:textId="77777777" w:rsidTr="00310E4C">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:jc w:val="right"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="00A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1647" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="3955D4F2" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="7D364EAF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Pt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="2CD71072" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="277590D4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Hemolysis- Can cause decrease times.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="519EB8A9" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="6441D53A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Lipemia- Can cause increase times</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="511EFDAA" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="4C9E0576" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Icterus- No significant effect.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="2CF64D88" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="65444F37" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7706AAE2" w14:textId="77777777" w:rsidTr="00310E4C">
+      <w:tr w14:paraId="0B27D306" w14:textId="77777777" w:rsidTr="00310E4C">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:jc w:val="right"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="00A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="188"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1647" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="7B37914A" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="7742B44B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>APtt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="1DCDC06B" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="550B87BF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Hemolysis- Can cause decrease times.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="795B85C9" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="366396CF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Lipemia- Can cause increase times</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="472863B5" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="259D56AC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Icterus- No significant effect.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="738601F9" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="2012C54D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6ACDE537" w14:textId="77777777" w:rsidTr="00310E4C">
+      <w:tr w14:paraId="54246AE6" w14:textId="77777777" w:rsidTr="00310E4C">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:jc w:val="right"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="00A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="908"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1647" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="55D6A300" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="11D73B90" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Fibrinogen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="26381D6E" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="0914C780" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Hemolysis- No significant effect.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="51CDC40D" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="7D363836" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Lipemia- Can cause increase times</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="5DE6FE50" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="24177118" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Icterus- </w:t>
             </w:r>
             <w:r w:rsidRPr="00950AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>No sign</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ificant effect.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="01B729DE" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="325A7AC3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00310E4C" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="77DF5854" w14:textId="77777777">
+    <w:p w:rsidR="00310E4C" w:rsidP="004644BA" w14:paraId="1425CE27" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00266935" w:rsidRPr="00950AC6" w:rsidP="00266935" w14:paraId="7570E98E" w14:textId="31266608">
-      <w:pPr>
+    <w:p w:rsidR="00187689" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="2D1BC71F" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00266935" w:rsidRPr="00187689" w:rsidP="00187689" w14:paraId="0962646B" w14:textId="2B9D935C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD7C99">
+      <w:r w:rsidRPr="00187689">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Reference ranges-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD7C99" w:rsidR="00AF63AF">
+      <w:r w:rsidRPr="00187689" w:rsidR="00AF63AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EE5A38">
+      <w:r w:rsidRPr="00187689" w:rsidR="00EE5A38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4"/>
         </w:rPr>
-        <w:t>D</w:t>
-[...6 lines deleted...]
-        <w:t>escribe the methods used to establish or verify reference ranges for each analyte.</w:t>
+        <w:t>Describe the methods used to establish or verify reference ranges for each analyte.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE5A38" w:rsidRPr="00950AC6" w:rsidP="00950AC6" w14:paraId="1CCCEDB4" w14:textId="451B7149">
+    <w:p w:rsidR="00EE5A38" w:rsidRPr="00950AC6" w:rsidP="00950AC6" w14:paraId="1EB323D5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00950AC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Reference range was</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5A38" w:rsidR="00EB3ABC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -14879,9480 +14348,9347 @@
         </w:rPr>
         <w:t>/published range</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5A38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4"/>
         </w:rPr>
         <w:t>or establis</w:t>
       </w:r>
       <w:r w:rsidR="008D7563">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4"/>
         </w:rPr>
         <w:t>hed.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC2DE6" w:rsidRPr="00950AC6" w:rsidP="00950AC6" w14:paraId="7D56F5BF" w14:textId="53F96E8B">
+    <w:p w:rsidR="00FC2DE6" w:rsidRPr="00950AC6" w:rsidP="00950AC6" w14:paraId="59725661" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00211A50">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4"/>
         </w:rPr>
         <w:t>Include information on how “normal” subjects were screened, the total number of subjects included, and any other pertinent information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00266935" w:rsidRPr="00950AC6" w:rsidP="00266935" w14:paraId="39D3AB97" w14:textId="39838080">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w:rsidR="00266935" w:rsidRPr="00266935" w:rsidP="00187689" w14:paraId="534E8A0F" w14:textId="1DB2AB15">
+      <w:pPr>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD7C99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>See below for examples of how to enter information for reference ranges into the summary form.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00266935" w:rsidRPr="00266935" w:rsidP="00950AC6" w14:paraId="04E58BB8" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidR="00310E4C" w:rsidRPr="00BD7C99" w:rsidP="00BD7C99" w14:paraId="69FABB5D" w14:textId="3B0EF786">
+    <w:p w:rsidR="00310E4C" w:rsidRPr="00BD7C99" w:rsidP="00BD7C99" w14:paraId="0713324D" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD7C99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Chemistry </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9164" w:type="dxa"/>
         <w:jc w:val="right"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1941"/>
         <w:gridCol w:w="2593"/>
         <w:gridCol w:w="2871"/>
         <w:gridCol w:w="1759"/>
       </w:tblGrid>
-      <w:tr w14:paraId="72F95D1D" w14:textId="77777777" w:rsidTr="00D02676">
+      <w:tr w14:paraId="1097DFF1" w14:textId="77777777" w:rsidTr="00D02676">
         <w:tblPrEx>
           <w:tblW w:w="9164" w:type="dxa"/>
           <w:jc w:val="right"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="791"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1941" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="52F2D7DE" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="067D6714" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Analyte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2593" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="49504DDE" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="13E81919" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Adult Reference Ranges</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2871" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="28C81EE8" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="4A179BB7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Reference Range Cited</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="20567B48" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="06BD87D6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>% Verified</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="30C43A32" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="3010D3BE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(Expected ≥90%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="27AD806E" w14:textId="77777777" w:rsidTr="00D02676">
+      <w:tr w14:paraId="6C8C24F9" w14:textId="77777777" w:rsidTr="00D02676">
         <w:tblPrEx>
           <w:tblW w:w="9164" w:type="dxa"/>
           <w:jc w:val="right"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="531"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1941" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="63761047" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="2D76D1B5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Albumin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="435B5F9D" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="4257C639" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3.4-5.0 mg/dL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2871" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="236FF27D" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="3C5C5EC3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dimension Manufacturer’s range</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="18B660D5" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="3EAC2174" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4660B6C9" w14:textId="77777777" w:rsidTr="00D02676">
+      <w:tr w14:paraId="4B49514D" w14:textId="77777777" w:rsidTr="00D02676">
         <w:tblPrEx>
           <w:tblW w:w="9164" w:type="dxa"/>
           <w:jc w:val="right"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="310"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1941" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="4624C684" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="57734962" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Alk</w:t>
-[...19 lines deleted...]
-              <w:t>Phos</w:t>
+              <w:t>Alk Phos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="0BE08588" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="7CD32836" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>38-126 U/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2871" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="3F6F6223" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="4BBAAA3C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Caribbean Reference ranges</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="2F14A73E" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="53219B22" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>95%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="687480CA" w14:textId="77777777" w:rsidTr="00D02676">
+      <w:tr w14:paraId="6A3D7C40" w14:textId="77777777" w:rsidTr="00D02676">
         <w:tblPrEx>
           <w:tblW w:w="9164" w:type="dxa"/>
           <w:jc w:val="right"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="310"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1941" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="07511EE1" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="56C0CAAB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ALT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="4E1A59C1" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="3D2BD7D7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9-72 U/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2871" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="63F22DE8" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="56042527" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Caribbean Reference ranges</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="5CD81397" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="78121F08" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>95%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7F9B94F7" w14:textId="77777777" w:rsidTr="00D02676">
+      <w:tr w14:paraId="7569229F" w14:textId="77777777" w:rsidTr="00D02676">
         <w:tblPrEx>
           <w:tblW w:w="9164" w:type="dxa"/>
           <w:jc w:val="right"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="531"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1941" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="587DA5AA" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="53D49750" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Amylase</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="67495441" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="1DBDBFC4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>25-125 U/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2871" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="0332383B" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="137284AB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Panamanian Reference ranges</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="38A3D127" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="2B584C05" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>95%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6F3732E0" w14:textId="77777777" w:rsidTr="00D02676">
+      <w:tr w14:paraId="1DE39F4D" w14:textId="77777777" w:rsidTr="00D02676">
         <w:tblPrEx>
           <w:tblW w:w="9164" w:type="dxa"/>
           <w:jc w:val="right"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="531"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1941" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="0EAEC9BC" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="5D62208D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>AST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="627DEA77" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="1887A58E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0-37 U/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2871" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="1398C7C7" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="26E6F461" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Panamanian Reference ranges</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="6734CA06" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="053A0522" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="59F53DC9" w14:textId="77777777" w:rsidTr="00D02676">
+      <w:tr w14:paraId="7186752E" w14:textId="77777777" w:rsidTr="00D02676">
         <w:tblPrEx>
           <w:tblW w:w="9164" w:type="dxa"/>
           <w:jc w:val="right"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="531"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1941" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="33A7AE64" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="40631E6C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BUN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="42DA0546" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="3592D9B8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7-18 mg/dL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2871" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="41092B31" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="5DB7426E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dimension Manufacturer’s range</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="17CACBB3" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="5A7C66F4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="22011E12" w14:textId="77777777" w:rsidTr="00D02676">
+      <w:tr w14:paraId="6AF2F365" w14:textId="77777777" w:rsidTr="00D02676">
         <w:tblPrEx>
           <w:tblW w:w="9164" w:type="dxa"/>
           <w:jc w:val="right"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="310"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1941" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="305024DB" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="4E4A5E0C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cholesterol</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="0DA2C16D" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="1606C169" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0-200 mg/dL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2871" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="37E31A3C" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="1C36A4D3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N/A*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="1E724D03" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="775DF7A9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N/A*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="49257030" w14:textId="77777777" w:rsidTr="00D02676">
+      <w:tr w14:paraId="7E6245CF" w14:textId="77777777" w:rsidTr="00D02676">
         <w:tblPrEx>
           <w:tblW w:w="9164" w:type="dxa"/>
           <w:jc w:val="right"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="521"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1941" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="1FEB51F0" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="05706434" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Creatinine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="21B31CE9" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="43C0D1C4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0.5-1.4 mg/dL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2871" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="6F68DD60" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="573C32DB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Panamanian Reference ranges</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="250197B3" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="3B77CF8E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>95%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7D8B2F17" w14:textId="77777777" w:rsidTr="00D02676">
+      <w:tr w14:paraId="00E1835E" w14:textId="77777777" w:rsidTr="00D02676">
         <w:tblPrEx>
           <w:tblW w:w="9164" w:type="dxa"/>
           <w:jc w:val="right"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="531"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1941" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="3C4DCA30" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="1B1D247E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>D. Bilirubin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="0F526ABB" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="480DA6DA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0.0-0.3 mg/dL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2871" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="67D552DC" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="4EC6D20F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dimension Manufacturer’s range</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="7DD8B455" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="3C7573A0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="07FBDFE5" w14:textId="77777777" w:rsidTr="00D02676">
+      <w:tr w14:paraId="3928C56A" w14:textId="77777777" w:rsidTr="00D02676">
         <w:tblPrEx>
           <w:tblW w:w="9164" w:type="dxa"/>
           <w:jc w:val="right"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="531"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1941" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="5F9A7C44" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="66795023" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Glucose</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="449E20BC" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="57044840" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>70-110 mg/dL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2871" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="015A9295" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="5A549604" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dimension Manufacturer’s range</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="0AB62025" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="7A0BFE54" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="57773C8B" w14:textId="77777777" w:rsidTr="00D02676">
+      <w:tr w14:paraId="6FA8F739" w14:textId="77777777" w:rsidTr="00D02676">
         <w:tblPrEx>
           <w:tblW w:w="9164" w:type="dxa"/>
           <w:jc w:val="right"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="310"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1941" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="64C918DC" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="6C2A58BC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>HDL Cholesterol</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="11CBAF1E" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="2F9B0D59" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>40-60 mg/dL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2871" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="4E09BF01" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="6A5BDC48" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N/A*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="66F1708A" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="611EA4E6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N/A*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="687473B0" w14:textId="77777777" w:rsidTr="00D02676">
+      <w:tr w14:paraId="23E6B33E" w14:textId="77777777" w:rsidTr="00D02676">
         <w:tblPrEx>
           <w:tblW w:w="9164" w:type="dxa"/>
           <w:jc w:val="right"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="310"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1941" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="145A753E" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="40214696" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>LDL Cholesterol</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="6D508FB5" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="579DAC27" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>&lt;130.00 mg/dL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2871" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="46A5F7D5" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="56E22ED5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N/A*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="68218191" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="3E2B72FA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N/A*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="73D3907E" w14:textId="77777777" w:rsidTr="00D02676">
+      <w:tr w14:paraId="535CFFB9" w14:textId="77777777" w:rsidTr="00D02676">
         <w:tblPrEx>
           <w:tblW w:w="9164" w:type="dxa"/>
           <w:jc w:val="right"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="531"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1941" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="568702E0" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="647723DE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>LDH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="14862059" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="49A7ED64" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>100-190 U/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2871" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="7893A90E" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="4A4AE4D4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dimension Manufacturer’s range</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="53C97D2A" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="36396824" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>95%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="75EFDB8F" w14:textId="77777777" w:rsidTr="00D02676">
+      <w:tr w14:paraId="13F0D98C" w14:textId="77777777" w:rsidTr="00D02676">
         <w:tblPrEx>
           <w:tblW w:w="9164" w:type="dxa"/>
           <w:jc w:val="right"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="310"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1941" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="165B229E" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="31CB4376" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lipase</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="414BD027" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="5DE7C4E1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20-300 U/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2871" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="147D5052" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="1F78E2BA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Caribbean Reference range</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="267F1FB3" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="7B9EBE20" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>90%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="06938A17" w14:textId="77777777" w:rsidTr="00D02676">
+      <w:tr w14:paraId="4DE4805F" w14:textId="77777777" w:rsidTr="00D02676">
         <w:tblPrEx>
           <w:tblW w:w="9164" w:type="dxa"/>
           <w:jc w:val="right"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="310"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1941" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="0DC6EC5F" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="19D69685" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>T. Bilirubin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="2366AFE3" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="58592ACE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0.1-1.2 mg/dL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2871" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="357653DC" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="6FCC0D68" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Caribbean Reference range</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="177BE1D6" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="022B3031" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>95%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="338E1407" w14:textId="77777777" w:rsidTr="00D02676">
+      <w:tr w14:paraId="455A2D9F" w14:textId="77777777" w:rsidTr="00D02676">
         <w:tblPrEx>
           <w:tblW w:w="9164" w:type="dxa"/>
           <w:jc w:val="right"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="531"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1941" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="6525426F" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="521D9BAC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Total Protein</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="6172915C" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="54E9FA30" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6.4-8.2 g/dL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2871" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="033F6BFD" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="2F2FE213" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dimension Manufacturer’s range</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="331E7C2A" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="5B00B630" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="73F0A3BB" w14:textId="77777777" w:rsidTr="00D02676">
+      <w:tr w14:paraId="4491784F" w14:textId="77777777" w:rsidTr="00D02676">
         <w:tblPrEx>
           <w:tblW w:w="9164" w:type="dxa"/>
           <w:jc w:val="right"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="310"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1941" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="6CA326EF" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="2F9512F7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Triglycerides</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="4A198939" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="05055E48" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0-150 mg/dL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2871" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="50B226D9" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="39FEADBF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N/A*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="5D89362F" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="7A5C5E10" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N/A*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="0571E28E" w14:textId="77777777" w:rsidTr="00D02676">
+      <w:tr w14:paraId="0896C851" w14:textId="77777777" w:rsidTr="00D02676">
         <w:tblPrEx>
           <w:tblW w:w="9164" w:type="dxa"/>
           <w:jc w:val="right"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="531"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1941" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="71C62408" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="1BC14924" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Uric Acid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="596144B6" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="611FA6C5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.6-7.2 mg/dL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2871" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="0395D310" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="164DB25B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dimension Manufacturer’s range</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="25CEB13B" w14:textId="77777777">
+          <w:p w:rsidR="00310E4C" w:rsidRPr="00AF63AF" w:rsidP="004644BA" w14:paraId="3DBFF7EB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF63AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00310E4C" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="7D0D04F3" w14:textId="77777777">
+    <w:p w:rsidR="00310E4C" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="1B8F8C04" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="7783D449" w14:textId="2C2BDD07">
+    <w:p w:rsidR="00187689" w:rsidP="004644BA" w14:paraId="1BF12E8E" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="6CFB3EF5" w14:textId="6A5A0EA8">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Hematology</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9473" w:type="dxa"/>
         <w:tblInd w:w="85" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="1170"/>
         <w:gridCol w:w="1283"/>
         <w:gridCol w:w="1237"/>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="1553"/>
       </w:tblGrid>
-      <w:tr w14:paraId="7336744D" w14:textId="77777777" w:rsidTr="0011607A">
+      <w:tr w14:paraId="36D8E32F" w14:textId="77777777" w:rsidTr="0011607A">
         <w:tblPrEx>
           <w:tblW w:w="9473" w:type="dxa"/>
           <w:tblInd w:w="85" w:type="dxa"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="678"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="1773F806" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="7DAB1E1C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="7" w:name="OLE_LINK1"/>
             <w:bookmarkStart w:id="8" w:name="OLE_LINK2"/>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Analyte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="56FEA943" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="28AF0199" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Reference Population</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="02B05A31" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="5CDD13EF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Adult Male</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1283" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="4280BE07" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="2852B15C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>% Verified</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="6006DD2C" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="076AE1BB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(Expected &gt;90%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1237" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="025FCE89" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="2A62651A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Adult Female</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="30830050" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="1BCD69B1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>% Verified</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="2CAFCCCA" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="325C7D93" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(Expected &gt;90%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="6F50360D" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="214A34D0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Acceptability</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4B1B3B90" w14:textId="77777777" w:rsidTr="0011607A">
+      <w:tr w14:paraId="4EEFBA81" w14:textId="77777777" w:rsidTr="0011607A">
         <w:tblPrEx>
           <w:tblW w:w="9473" w:type="dxa"/>
           <w:tblInd w:w="85" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="229"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="0B189740" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="399050D3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>WBC (K/</w:t>
-            </w:r>
+              <w:t>WBC (K/uL)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="707984D1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>uL</w:t>
-            </w:r>
+              <w:t>Ugandan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="00E941C9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>)</w:t>
-[...7 lines deleted...]
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="496F2DAB" w14:textId="77777777">
+              <w:t>3.2 - 8.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1283" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="0F8D793D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ugandan</w:t>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="4937D489" w14:textId="77777777">
+              <w:t>90%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1237" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="4170DBFF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>3.2 - 8.2</w:t>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="7DE15652" w14:textId="77777777">
+              <w:t>3.6 - 10.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="21B4ABE1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>90%</w:t>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="48B97DBA" w14:textId="77777777">
+              <w:t>100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1553" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="2B3297A1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>3.6 - 10.3</w:t>
-[...52 lines deleted...]
-              </w:rPr>
               <w:t>Acceptable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="55B9A583" w14:textId="77777777" w:rsidTr="0011607A">
+      <w:tr w14:paraId="42245D7B" w14:textId="77777777" w:rsidTr="0011607A">
         <w:tblPrEx>
           <w:tblW w:w="9473" w:type="dxa"/>
           <w:tblInd w:w="85" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="6EC8E5EA" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="5DD2B77C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Neutrophil %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="2C2943B6" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="77D5FAF7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ugandan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="461760C7" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="6709DDA6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>21.6 - 66.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1283" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="09E88CF6" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="00891654" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1237" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="3974649A" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="262A5302" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>29.3 - 64.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="41443A5E" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="40BF39F0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>90%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="717FFA7E" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="031E72BD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Acceptable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="17AFFF98" w14:textId="77777777" w:rsidTr="0011607A">
+      <w:tr w14:paraId="57DA5828" w14:textId="77777777" w:rsidTr="0011607A">
         <w:tblPrEx>
           <w:tblW w:w="9473" w:type="dxa"/>
           <w:tblInd w:w="85" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="229"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="4E0F889A" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="08230098" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lymphocyte %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="44F85902" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="41DA8795" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Coulter Inst. range</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="067B6C22" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="77903A17" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>21.2 - 59.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1283" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="47F015FD" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="731171D3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>95%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1237" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="6088693E" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="7F489406" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>26.5 - 59.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="6C3A63A9" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="1E63AB6F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>90%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="170E3911" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="70B48189" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Acceptable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="762D77CD" w14:textId="77777777" w:rsidTr="0011607A">
+      <w:tr w14:paraId="7FE66367" w14:textId="77777777" w:rsidTr="0011607A">
         <w:tblPrEx>
           <w:tblW w:w="9473" w:type="dxa"/>
           <w:tblInd w:w="85" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="55ED2975" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="6E74EC3E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Monocytes %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="065C5309" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="1697EE14" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Coulter Inst. range</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="1EEA3878" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="5D9529F0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4.3 - 9.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1283" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="1A850FEA" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="3E76D0A0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>95%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1237" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="7DC03FF2" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="6F2E6E4D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3.5 - 10.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="5362331B" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="634A7A8E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>95%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="794F66F3" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="3B4C79B8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Acceptable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="0D9111B2" w14:textId="77777777" w:rsidTr="0011607A">
+      <w:tr w14:paraId="129E40FE" w14:textId="77777777" w:rsidTr="0011607A">
         <w:tblPrEx>
           <w:tblW w:w="9473" w:type="dxa"/>
           <w:tblInd w:w="85" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="229"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="4959F9AB" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="44806546" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Eosinophils %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="1BCBFB40" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="0CB9F5D7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Coulter Inst. range</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="7B728FD4" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="5518F08D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.1 - 28.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1283" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="7504A017" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="38D13AF2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>95%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1237" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="4D7E77BC" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="4DCF3B11" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.0 - 10.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="07C43800" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="2219DD42" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>95%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="0DA4FD2B" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="5549FDE6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Acceptable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="35D58418" w14:textId="77777777" w:rsidTr="0011607A">
+      <w:tr w14:paraId="0CDEB428" w14:textId="77777777" w:rsidTr="0011607A">
         <w:tblPrEx>
           <w:tblW w:w="9473" w:type="dxa"/>
           <w:tblInd w:w="85" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="1160A08D" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="5C2FFAFB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Basophils %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="42FBEE41" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="37BC5D8E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Coulter Inst. range</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="55F013D2" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="505DD96A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0.3 - 2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1283" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="763541D1" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="3B6AA6A1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1237" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="742AE9A8" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="05873047" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0.3 - 1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="2D52C041" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="2E53D9B4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="5AA63895" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="61D393EC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Acceptable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="33213498" w14:textId="77777777" w:rsidTr="0011607A">
+      <w:tr w14:paraId="32760CA6" w14:textId="77777777" w:rsidTr="0011607A">
         <w:tblPrEx>
           <w:tblW w:w="9473" w:type="dxa"/>
           <w:tblInd w:w="85" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="5B396FFF" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="56B219D4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Neutrophil Abs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="458A7D53" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="0995B5CE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Coulter Inst. range</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="6CF6C45F" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="4F6C66DE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.11 - 3.78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1283" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="51D86DF1" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="0CB333FC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>95%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1237" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="76FE9316" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="51DDFC26" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.21 - 6.01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="1F5D9959" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="4C1F2116" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>95%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="64D0A39A" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="61451651" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Acceptable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4486CD59" w14:textId="77777777" w:rsidTr="0011607A">
+      <w:tr w14:paraId="2979AE32" w14:textId="77777777" w:rsidTr="0011607A">
         <w:tblPrEx>
           <w:tblW w:w="9473" w:type="dxa"/>
           <w:tblInd w:w="85" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="229"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="1BEB8968" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="75D0135E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lymphocyte Abs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="36031A9F" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="4A83FFE6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Coulter Inst. range</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="30211650" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="44FCF30C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.04 - 3.42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1283" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="0061B8A8" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="3704DAB1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>90%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1237" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="3FF5C459" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="50468F24" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.33 - 3.66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="527A5077" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="3DEE45EC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="396DCE0E" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="78FD5383" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Acceptable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6153A608" w14:textId="77777777" w:rsidTr="0011607A">
+      <w:tr w14:paraId="5FCDA9DD" w14:textId="77777777" w:rsidTr="0011607A">
         <w:tblPrEx>
           <w:tblW w:w="9473" w:type="dxa"/>
           <w:tblInd w:w="85" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="02809625" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="3C1C7354" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Monocytes Abs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="1A0CAF82" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="2A813C14" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Coulter Inst. range</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="73B5CC31" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="3AEA8795" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0.20 - 0.61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1283" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="20676CF6" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="5260416F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>95%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1237" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="3ACBE844" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="51BB2527" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0.20 - 0.76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="3B9A5CCF" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="138D1D3E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>95%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="2BE73E74" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="27A77F5C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Acceptable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="254BB8B1" w14:textId="77777777" w:rsidTr="0011607A">
+      <w:tr w14:paraId="5DED245D" w14:textId="77777777" w:rsidTr="0011607A">
         <w:tblPrEx>
           <w:tblW w:w="9473" w:type="dxa"/>
           <w:tblInd w:w="85" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="229"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="61155C18" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="6FFA5B06" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Eosinophils Abs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="0B7AE0BC" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="7282E9EA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Coulter Inst. range</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="040C41E0" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="2354B636" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0.05 - 1.47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1283" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="6547DCFA" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="03DF075E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>95%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1237" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="10F56247" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="1E2A5B25" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0.05 - 0.73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="30C7F025" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="59F7648B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="015497AF" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="02D91AFE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Acceptable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="195D9E4E" w14:textId="77777777" w:rsidTr="0011607A">
+      <w:tr w14:paraId="1B05C080" w14:textId="77777777" w:rsidTr="0011607A">
         <w:tblPrEx>
           <w:tblW w:w="9473" w:type="dxa"/>
           <w:tblInd w:w="85" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="64F926E8" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="6D98F66D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Basophils Abs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="455677FF" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="2032A0FF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Coulter Inst. range</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="21464E66" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="5157119B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0.01 - 0.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1283" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="213A73F3" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="144B3F47" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1237" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="5A7F0366" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="25C743B6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0.01 - 0.08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="55B23CE4" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="687D6A71" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>95%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="31D6D2B1" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="2E695C46" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Acceptable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6FF0FFBE" w14:textId="77777777" w:rsidTr="0011607A">
+      <w:tr w14:paraId="01FC944E" w14:textId="77777777" w:rsidTr="0011607A">
         <w:tblPrEx>
           <w:tblW w:w="9473" w:type="dxa"/>
           <w:tblInd w:w="85" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="229"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="378ECD2F" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="46B6A486" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>RBC 10</w:t>
             </w:r>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="7C625C69" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="67D28118" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tanzanian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="64802E44" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="11AF5C73" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3.64 - 5.93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1283" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="247BC5F0" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="0F7A5C61" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>90%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1237" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="3B655CDB" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="6436BC58" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3.22 - 5.01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="3AA82124" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="22E46445" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>90%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="5F0C24EA" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="2EE77EEA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Acceptable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="269768C8" w14:textId="77777777" w:rsidTr="0011607A">
+      <w:tr w14:paraId="35FE5034" w14:textId="77777777" w:rsidTr="0011607A">
         <w:tblPrEx>
           <w:tblW w:w="9473" w:type="dxa"/>
           <w:tblInd w:w="85" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="0B901AF5" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="51D217C7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Hemoglobin (g/dL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="3266D117" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="03E703EB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tanzanian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="2D704004" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="508DF196" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11.5 - 15.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1283" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="46549911" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="7079EF91" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>90%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1237" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="3681032F" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="10E872FB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9.6 - 14.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="0E63EC08" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="408FD0D7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>95%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="2A62AD19" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="684B90C9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Acceptable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1B70B540" w14:textId="77777777" w:rsidTr="0011607A">
+      <w:tr w14:paraId="04E271E2" w14:textId="77777777" w:rsidTr="0011607A">
         <w:tblPrEx>
           <w:tblW w:w="9473" w:type="dxa"/>
           <w:tblInd w:w="85" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="229"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="199B8C30" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="7857A4EB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Hematocrit %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="7F5DC482" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="555EB6E4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tanzanian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="4B489C79" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="2D9B3BD8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>33.1 - 45.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1283" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="3BA7A181" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="3753A057" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>95%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1237" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="28EB99A5" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="1E3AFF67" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>27.4 - 42.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="7172293A" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="5864C511" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>95%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="43A4918D" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="2CE9154A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Acceptable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4CB2ACFF" w14:textId="77777777" w:rsidTr="0011607A">
+      <w:tr w14:paraId="499401B2" w14:textId="77777777" w:rsidTr="0011607A">
         <w:tblPrEx>
           <w:tblW w:w="9473" w:type="dxa"/>
           <w:tblInd w:w="85" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="4DE628B9" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="7E378ED7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>MCV (</w:t>
-            </w:r>
+              <w:t>MCV (fL)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="346FC099" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>fL</w:t>
-            </w:r>
+              <w:t>Coulter Inst. range</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="3E3C760A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>)</w:t>
-[...7 lines deleted...]
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="11B51E32" w14:textId="77777777">
+              <w:t>70 - 94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1283" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="308929E9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Coulter Inst. range</w:t>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="6C542799" w14:textId="77777777">
+              <w:t>95%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1237" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="1919A60A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>70 - 94</w:t>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="738004B3" w14:textId="77777777">
+              <w:t>73 - 94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="080391AC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>95%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1237" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="11414B6E" w14:textId="77777777">
+            <w:tcW w:w="1553" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="0BF82444" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>73 - 94</w:t>
-[...52 lines deleted...]
-              </w:rPr>
               <w:t>Acceptable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="0D809F94" w14:textId="77777777" w:rsidTr="0011607A">
+      <w:tr w14:paraId="6BDDF370" w14:textId="77777777" w:rsidTr="0011607A">
         <w:tblPrEx>
           <w:tblW w:w="9473" w:type="dxa"/>
           <w:tblInd w:w="85" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="229"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="7DA39FCE" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="4E11DDF5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>MCH (</w:t>
-            </w:r>
+              <w:t>MCH (pg)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="1E7CE71C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>pg</w:t>
-            </w:r>
+              <w:t>Coulter Inst. range</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="38BACE40" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>)</w:t>
-[...7 lines deleted...]
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="093694A1" w14:textId="77777777">
+              <w:t>23.3 - 33.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1283" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="7187461D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Coulter Inst. range</w:t>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="0DF0A275" w14:textId="77777777">
+              <w:t>95%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1237" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="6D99B0B5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>23.3 - 33.1</w:t>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="63951E4B" w14:textId="77777777">
+              <w:t>24.5 - 32.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="3C1CF86E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>95%</w:t>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="6AB8217F" w14:textId="77777777">
+              <w:t>90%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1553" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="3E73645C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>24.5 - 32.9</w:t>
-[...52 lines deleted...]
-              </w:rPr>
               <w:t>Acceptable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="0C3DF39E" w14:textId="77777777" w:rsidTr="0011607A">
+      <w:tr w14:paraId="4121C607" w14:textId="77777777" w:rsidTr="0011607A">
         <w:tblPrEx>
           <w:tblW w:w="9473" w:type="dxa"/>
           <w:tblInd w:w="85" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="1A76A4FE" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="3CD0FD9C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>MCHC (g/dL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="54A46EE7" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="389E0F22" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Coulter Inst. range</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="433F6A76" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="22B74D71" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>33.1 - 35.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1283" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="72E402D6" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="6D22A377" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>95%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1237" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="304DC102" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="64E60E01" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>33.1 - 35.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="31F2278B" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="68B42D47" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>90%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="31E3D3B7" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="6339F2BA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Acceptable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5283EC37" w14:textId="77777777" w:rsidTr="0011607A">
+      <w:tr w14:paraId="47872842" w14:textId="77777777" w:rsidTr="0011607A">
         <w:tblPrEx>
           <w:tblW w:w="9473" w:type="dxa"/>
           <w:tblInd w:w="85" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="3FB7A999" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="47B6C911" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>RDW %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="03F22B14" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="4A4C78CD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Coulter Inst. range</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="7C6B3F3B" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="72C33254" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10.8 - 15.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1283" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="3965B7A4" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="456EA2E5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>90%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1237" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="0E42D623" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="406C1810" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11.2 - 17.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="351DC219" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="0DE3F4BC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="51AC1A90" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="7D307861" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Acceptable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7F5D944A" w14:textId="77777777" w:rsidTr="0011607A">
+      <w:tr w14:paraId="7CAC2DF0" w14:textId="77777777" w:rsidTr="0011607A">
         <w:tblPrEx>
           <w:tblW w:w="9473" w:type="dxa"/>
           <w:tblInd w:w="85" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="229"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="2A09D505" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="2720521B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Platelets (K/</w:t>
-            </w:r>
+              <w:t>Platelets (K/uL)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="1DFA9F64" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>uL</w:t>
-            </w:r>
+              <w:t>Ugandan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="32C1810B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>)</w:t>
-[...7 lines deleted...]
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="563DEEE4" w14:textId="77777777">
+              <w:t>61 - 345</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1283" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="448041F0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ugandan</w:t>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="21028502" w14:textId="77777777">
+              <w:t>95%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1237" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="076E5DD9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>61 - 345</w:t>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="78B571F1" w14:textId="77777777">
+              <w:t>103 - 383</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="3012F027" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>95%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1237" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="63E1310C" w14:textId="77777777">
+            <w:tcW w:w="1553" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="6193C2FC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>103 - 383</w:t>
-[...52 lines deleted...]
-              </w:rPr>
               <w:t>Acceptable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="529F4BE7" w14:textId="77777777" w:rsidTr="0011607A">
+      <w:tr w14:paraId="4F92327A" w14:textId="77777777" w:rsidTr="0011607A">
         <w:tblPrEx>
           <w:tblW w:w="9473" w:type="dxa"/>
           <w:tblInd w:w="85" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="440ED876" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="746B3BB5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>MPV (</w:t>
-            </w:r>
+              <w:t>MPV (fL)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="50DE81C5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>fL</w:t>
-            </w:r>
+              <w:t>Coulter Inst. range</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="03253584" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>)</w:t>
-[...7 lines deleted...]
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="08931132" w14:textId="77777777">
+              <w:t>7.2 - 10.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1283" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="4582BF5A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Coulter Inst. range</w:t>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="0D0754FA" w14:textId="77777777">
+              <w:t>95%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1237" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="43F3B497" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>7.2 - 10.2</w:t>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="6D53BBEE" w14:textId="77777777">
+              <w:t>7.2 - 10.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="7763EDFA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>95%</w:t>
-[...52 lines deleted...]
-              </w:rPr>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="69E007FC" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="4FAD89F4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Acceptable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
     </w:tbl>
-    <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="442FB256" w14:textId="77777777">
+    <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="36A74E2F" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00950AC6" w:rsidP="004644BA" w14:paraId="208E4328" w14:textId="77777777">
+    <w:p w:rsidR="00950AC6" w:rsidP="004644BA" w14:paraId="4B6F2F13" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00950AC6" w:rsidP="004644BA" w14:paraId="6FEF90B5" w14:textId="77777777">
+    <w:p w:rsidR="00950AC6" w:rsidP="004644BA" w14:paraId="036DC91E" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00950AC6" w:rsidP="004644BA" w14:paraId="5FBCA6FC" w14:textId="77777777">
+    <w:p w:rsidR="00950AC6" w:rsidP="004644BA" w14:paraId="25C935E1" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="74D969C7" w14:textId="4F35D86D">
+    <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="3324B222" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Coagulation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="53BBDDA5" w14:textId="77777777">
+    <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="21D2A170" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Adult:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="6932E193" w14:textId="77777777">
+    <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="28880C6C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7890" w:type="dxa"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2393"/>
         <w:gridCol w:w="9"/>
         <w:gridCol w:w="2744"/>
         <w:gridCol w:w="2744"/>
       </w:tblGrid>
-      <w:tr w14:paraId="0D15F42D" w14:textId="77777777" w:rsidTr="0011607A">
+      <w:tr w14:paraId="717083B6" w14:textId="77777777" w:rsidTr="0011607A">
         <w:tblPrEx>
           <w:tblW w:w="7890" w:type="dxa"/>
           <w:tblInd w:w="720" w:type="dxa"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2393" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="6004AE0D" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="065150B2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Analyte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2753" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="2E9606E9" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="78917EBF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Adult Reference Ranges</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2744" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="4C93D87C" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="00B86D89" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>% Verified</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="5EE4DD98" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="3E4ED5E5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(Expected &gt;90%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="509600C2" w14:textId="77777777" w:rsidTr="0011607A">
+      <w:tr w14:paraId="636C664B" w14:textId="77777777" w:rsidTr="0011607A">
         <w:tblPrEx>
           <w:tblW w:w="7890" w:type="dxa"/>
           <w:tblInd w:w="720" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2402" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="1E4521AA" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="0479DA67" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2744" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="5D293CE4" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="51BC4981" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11.0-14.0 seconds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2744" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="1211D145" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="3F5CBA85" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="2F83CE91" w14:textId="77777777" w:rsidTr="0011607A">
+      <w:tr w14:paraId="2ED84B22" w14:textId="77777777" w:rsidTr="0011607A">
         <w:tblPrEx>
           <w:tblW w:w="7890" w:type="dxa"/>
           <w:tblInd w:w="720" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2402" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="25A7F143" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="509D2D40" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Aptt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2744" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="36DF6890" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="38DDE091" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>27-40 seconds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2744" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="33BB3242" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="32FCFF3B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="3E2E23FA" w14:textId="77777777" w:rsidTr="0011607A">
+      <w:tr w14:paraId="7BF2A2D3" w14:textId="77777777" w:rsidTr="0011607A">
         <w:tblPrEx>
           <w:tblW w:w="7890" w:type="dxa"/>
           <w:tblInd w:w="720" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2402" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="6E985A2E" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="3AC722E1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fibronogen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2744" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="65C877D1" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="0491EF2E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>156-400 mg/dl</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2744" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="56A97659" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="6D91583A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D02676" w:rsidP="004644BA" w14:paraId="0B26FA07" w14:textId="65118B8D">
+    <w:p w:rsidR="00462C07" w:rsidP="004644BA" w14:paraId="7581924A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00462C07" w:rsidP="004644BA" w14:paraId="6D239928" w14:textId="5E49E545">
+    <w:p w:rsidR="00462C07" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="06D60B36" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00462C07" w:rsidP="004644BA" w14:paraId="53ED7529" w14:textId="508A7388">
+    <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="5C78C080" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00462C07" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="6A7F192C" w14:textId="77777777">
-[...17 lines deleted...]
-    <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="06290D78" w14:textId="77777777">
+    <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="1F7DDCF2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Pediatric:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="6FF66512" w14:textId="77777777">
+    <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="3A91FFB7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8811" w:type="dxa"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1844"/>
         <w:gridCol w:w="2741"/>
         <w:gridCol w:w="2049"/>
         <w:gridCol w:w="2177"/>
       </w:tblGrid>
-      <w:tr w14:paraId="675C4E58" w14:textId="77777777" w:rsidTr="008B048F">
+      <w:tr w14:paraId="58FAEB1F" w14:textId="77777777" w:rsidTr="008B048F">
         <w:tblPrEx>
           <w:tblW w:w="8811" w:type="dxa"/>
           <w:tblInd w:w="720" w:type="dxa"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="0000"/>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="357"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="5A905162" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="0E0BD41E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Analyte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2741" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="6D8F0187" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="76D5450F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Age</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2049" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="223A8B96" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="6EC73932" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Normal Range</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2177" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="3B09B091" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="6BEA30F7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>% Verified</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="7DC7718E" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="12657309" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F79B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(Expected &gt;90%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7BAD296D" w14:textId="77777777" w:rsidTr="008B048F">
+      <w:tr w14:paraId="1885CBA4" w14:textId="77777777" w:rsidTr="008B048F">
         <w:tblPrEx>
           <w:tblW w:w="8811" w:type="dxa"/>
           <w:tblInd w:w="720" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="0000"/>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="5B366640" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="2D1AEFB6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pt(sec)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2741" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="50FD8EC0" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="7D6ADEB9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Preterm Infant (30-36 week)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2049" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="2A5A2C00" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="07EF5599" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14.6-16.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2177" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="6056C414" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="03B381C3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1C89B5A3" w14:textId="77777777" w:rsidTr="008B048F">
+      <w:tr w14:paraId="7B81CB09" w14:textId="77777777" w:rsidTr="008B048F">
         <w:tblPrEx>
           <w:tblW w:w="8811" w:type="dxa"/>
           <w:tblInd w:w="720" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="0000"/>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="3D1B2599" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="5FE21616" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2741" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="557E20BE" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="7F763D14" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Newborn-term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2049" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="62BB01C5" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="76122877" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10.1-15.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2177" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="3B3FE039" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="31A75557" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="50E7B83B" w14:textId="77777777" w:rsidTr="008B048F">
+      <w:tr w14:paraId="61FE2AB7" w14:textId="77777777" w:rsidTr="008B048F">
         <w:tblPrEx>
           <w:tblW w:w="8811" w:type="dxa"/>
           <w:tblInd w:w="720" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="0000"/>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="477"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="6A09FA44" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="3D570FB5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2741" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="1BD2EA8E" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="50025AE9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1-5 year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2049" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="057D19FD" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="0566736A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10.6-11.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2177" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="2B5AAE91" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="46666A05" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="24EB9C1D" w14:textId="77777777" w:rsidTr="008B048F">
+      <w:tr w14:paraId="5AF24B83" w14:textId="77777777" w:rsidTr="008B048F">
         <w:tblPrEx>
           <w:tblW w:w="8811" w:type="dxa"/>
           <w:tblInd w:w="720" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="0000"/>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="64939B2E" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="6EB993B5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2741" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="0DB51532" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="60646FCD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6-10 year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2049" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="76FADEB3" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="0821FECB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10.1-12.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2177" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="113E7A6F" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="1B3853C4" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="050C7E48" w14:textId="77777777" w:rsidTr="008B048F">
+      <w:tr w14:paraId="234D56D3" w14:textId="77777777" w:rsidTr="008B048F">
         <w:tblPrEx>
           <w:tblW w:w="8811" w:type="dxa"/>
           <w:tblInd w:w="720" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="0000"/>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="477"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="7DD0C951" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="1C47BB1B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2741" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="4DC81EE3" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="06E1BE79" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11-16 year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2049" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="1155CB0D" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="1D54DC42" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10.2-12.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2177" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="235B6A5F" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="5B92A192" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="461024E2" w14:textId="77777777" w:rsidTr="008B048F">
+      <w:tr w14:paraId="29C9DCAB" w14:textId="77777777" w:rsidTr="008B048F">
         <w:tblPrEx>
           <w:tblW w:w="8811" w:type="dxa"/>
           <w:tblInd w:w="720" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="0000"/>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="4B55335F" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="6908AEFF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2741" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="1EA0AB97" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="0D2E5E62" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2049" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="14E37ECC" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="46E77EBD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2177" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="768421C3" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="39F5E7C9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4EDCBA22" w14:textId="77777777" w:rsidTr="008B048F">
+      <w:tr w14:paraId="65C860A8" w14:textId="77777777" w:rsidTr="008B048F">
         <w:tblPrEx>
           <w:tblW w:w="8811" w:type="dxa"/>
           <w:tblInd w:w="720" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="0000"/>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="7463D36E" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="40234D02" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>aPtt</w:t>
-            </w:r>
+              <w:t>aPtt(sec)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2741" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="254E2B1B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...12 lines deleted...]
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="34B3214B" w14:textId="77777777">
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Preterm Infant (30-36 week)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2049" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="42D87B6E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Preterm Infant (30-36 week)</w:t>
-[...9 lines deleted...]
-              <w:spacing w:after="0"/>
+              <w:t>80-168</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2177" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="060415E3" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>80-168</w:t>
-[...23 lines deleted...]
-              </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="3D063ABD" w14:textId="77777777" w:rsidTr="008B048F">
+      <w:tr w14:paraId="7F1A337A" w14:textId="77777777" w:rsidTr="008B048F">
         <w:tblPrEx>
           <w:tblW w:w="8811" w:type="dxa"/>
           <w:tblInd w:w="720" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="0000"/>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="477"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="04DD822C" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="5330F9E7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2741" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="40D780F7" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="18EFE9D6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Newborn-term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2049" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="267B594D" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="46EA8531" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>31.3-54.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2177" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="651DA315" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="2E048976" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="087167C5" w14:textId="77777777" w:rsidTr="008B048F">
+      <w:tr w14:paraId="23FD5852" w14:textId="77777777" w:rsidTr="008B048F">
         <w:tblPrEx>
           <w:tblW w:w="8811" w:type="dxa"/>
           <w:tblInd w:w="720" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="0000"/>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="330843E5" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="2B35D7B1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2741" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="5F217CDC" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="4BA06B41" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1-5 year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2049" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="22BFE781" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="643F812A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>24-36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2177" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="372102B3" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="734B1F51" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="254D0791" w14:textId="77777777" w:rsidTr="008B048F">
+      <w:tr w14:paraId="647448EC" w14:textId="77777777" w:rsidTr="008B048F">
         <w:tblPrEx>
           <w:tblW w:w="8811" w:type="dxa"/>
           <w:tblInd w:w="720" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="0000"/>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="477"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="01A6A2C6" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="4931F8DC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2741" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="70BF2DDD" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="1D24FD2B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6-10 year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2049" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="714F705E" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="2F112E05" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>26-36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2177" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="0F96BFE9" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="411F2FA9" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="66EAFC66" w14:textId="77777777" w:rsidTr="008B048F">
+      <w:tr w14:paraId="6F45CDB2" w14:textId="77777777" w:rsidTr="008B048F">
         <w:tblPrEx>
           <w:tblW w:w="8811" w:type="dxa"/>
           <w:tblInd w:w="720" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="0000"/>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="172808D0" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="5C1E8077" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2741" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="75E6E3CF" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="1933434E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11-16 year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2049" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="35BE6AA5" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="5EA9B44B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>26-37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2177" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="650E0BE3" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="2F767A7D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="361D7443" w14:textId="77777777" w:rsidTr="008B048F">
+      <w:tr w14:paraId="377B3C5D" w14:textId="77777777" w:rsidTr="008B048F">
         <w:tblPrEx>
           <w:tblW w:w="8811" w:type="dxa"/>
           <w:tblInd w:w="720" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="0000"/>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="5FE1B556" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="63F12005" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2741" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="70F68DBD" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="3466517C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2049" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="3DA88246" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="5450CA94" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2177" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="049A7F97" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="002F79B7" w:rsidP="004644BA" w14:paraId="3A786303" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="32AB2388" w14:textId="77777777" w:rsidTr="008B048F">
+      <w:tr w14:paraId="49C83ACA" w14:textId="77777777" w:rsidTr="008B048F">
         <w:tblPrEx>
           <w:tblW w:w="8811" w:type="dxa"/>
           <w:tblInd w:w="720" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="0000"/>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="2301EEDB" w14:textId="4DEAA9BD">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="0DC78033" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fibrinogen</w:t>
             </w:r>
             <w:r w:rsidR="008B048F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(mg/dl)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2741" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="1C350A19" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="398DD1C9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Preterm Infant (30-36 week)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2049" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="39D11FF3" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="10B5DAC6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>150-373</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2177" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="26C36FF7" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="2B968DBC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5D3DAA72" w14:textId="77777777" w:rsidTr="008B048F">
+      <w:tr w14:paraId="1FBAF3D6" w14:textId="77777777" w:rsidTr="008B048F">
         <w:tblPrEx>
           <w:tblW w:w="8811" w:type="dxa"/>
           <w:tblInd w:w="720" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="0000"/>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="6A7EF936" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="21843AE4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2741" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="242B8089" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="68D3F8B2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Newborn-term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2049" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="33EEBB2C" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="26F8A386" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>167-309</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2177" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="688F51B0" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="2BA623DF" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="33C12D86" w14:textId="77777777" w:rsidTr="008B048F">
+      <w:tr w14:paraId="53D93ED6" w14:textId="77777777" w:rsidTr="008B048F">
         <w:tblPrEx>
           <w:tblW w:w="8811" w:type="dxa"/>
           <w:tblInd w:w="720" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="0000"/>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="477"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="21C0CBA1" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="622919B4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2741" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="7C50AEC2" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="5DCBFABC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1-5 year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2049" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="3E4D4F6C" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="755EF129" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>170-405</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2177" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="36ECC152" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="56569D31" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="634C60E9" w14:textId="77777777" w:rsidTr="008B048F">
+      <w:tr w14:paraId="5A5E51AB" w14:textId="77777777" w:rsidTr="008B048F">
         <w:tblPrEx>
           <w:tblW w:w="8811" w:type="dxa"/>
           <w:tblInd w:w="720" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="0000"/>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="14FC3324" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="504C7002" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2741" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="2A42AE2B" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="1F71D585" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6-10 year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2049" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="5B20630A" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="6D190C28" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>157-400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2177" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="0484520D" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="74F44740" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="71B1F74E" w14:textId="77777777" w:rsidTr="008B048F">
+      <w:tr w14:paraId="3F956AA7" w14:textId="77777777" w:rsidTr="008B048F">
         <w:tblPrEx>
           <w:tblW w:w="8811" w:type="dxa"/>
           <w:tblInd w:w="720" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="0000"/>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="042EC096" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="6F6FEADB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2741" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="109EEA3A" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="3391B651" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11-16 year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2049" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="3B8C5B3C" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="780C047C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>154-448</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2177" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="1294CE10" w14:textId="77777777">
+          <w:p w:rsidR="00D02676" w:rsidRPr="0011607A" w:rsidP="004644BA" w14:paraId="0014F8B2" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011607A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008B048F" w:rsidP="008B048F" w14:paraId="654C207C" w14:textId="77777777">
+    <w:p w:rsidR="008B048F" w:rsidP="008B048F" w14:paraId="62296607" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>***</w:t>
       </w:r>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Ranges to be verified over time as appropriate data becomes available.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B60F10" w:rsidRPr="008B048F" w:rsidP="008B048F" w14:paraId="247F1D9D" w14:textId="43A96C75">
+    <w:p w:rsidR="00187689" w:rsidP="008B048F" w14:paraId="56BF7929" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B60F10" w:rsidRPr="008B048F" w:rsidP="008B048F" w14:paraId="693C0E74" w14:textId="0E93CA2A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F79B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Reference Range Approval</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0011607A" w:rsidP="0011607A" w14:paraId="04DBEDA8" w14:textId="710BFEA8">
+    <w:p w:rsidR="0011607A" w:rsidP="0011607A" w14:paraId="40037845" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-25641707"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
@@ -24361,376 +23697,376 @@
       <w:r w:rsidRPr="00476EAA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Approved </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DF2DF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0011607A" w:rsidRPr="00F32A2D" w:rsidP="0011607A" w14:paraId="04390174" w14:textId="7A34A6B8">
+    <w:p w:rsidR="0011607A" w:rsidRPr="00F32A2D" w:rsidP="0011607A" w14:paraId="6029B9C5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-430585849"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00DF2DF3">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00476EAA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>Not Approved</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0011607A" w:rsidP="0011607A" w14:paraId="19F97431" w14:textId="77777777">
+    <w:p w:rsidR="0011607A" w:rsidP="0011607A" w14:paraId="3BC89814" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3055"/>
         <w:gridCol w:w="6295"/>
       </w:tblGrid>
-      <w:tr w14:paraId="5F147CF1" w14:textId="77777777" w:rsidTr="00462C07">
+      <w:tr w14:paraId="085CBB92" w14:textId="77777777" w:rsidTr="00462C07">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0011607A" w:rsidRPr="00F32A2D" w:rsidP="00462C07" w14:paraId="11EB465C" w14:textId="7049A6C6">
+          <w:p w:rsidR="0011607A" w:rsidRPr="00F32A2D" w:rsidP="00462C07" w14:paraId="197F051E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Medical</w:t>
             </w:r>
             <w:r w:rsidRPr="00F32A2D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Director:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6295" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0011607A" w:rsidP="00462C07" w14:paraId="09F6E0A3" w14:textId="77777777">
+          <w:p w:rsidR="0011607A" w:rsidP="00462C07" w14:paraId="38F41F2C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6F195CEB" w14:textId="77777777" w:rsidTr="00462C07">
+      <w:tr w14:paraId="03FECDF9" w14:textId="77777777" w:rsidTr="00462C07">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0011607A" w:rsidRPr="00F32A2D" w:rsidP="00462C07" w14:paraId="300A1E71" w14:textId="77777777">
+          <w:p w:rsidR="0011607A" w:rsidRPr="00F32A2D" w:rsidP="00462C07" w14:paraId="689488AF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F32A2D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6295" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0011607A" w:rsidP="00462C07" w14:paraId="0F3E9651" w14:textId="77777777">
+          <w:p w:rsidR="0011607A" w:rsidP="00462C07" w14:paraId="254C87B4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004F3A44" w:rsidRPr="00476EAA" w:rsidP="004F3A44" w14:paraId="71AA0309" w14:textId="77777777">
+    <w:p w:rsidR="004F3A44" w:rsidRPr="00476EAA" w:rsidP="004F3A44" w14:paraId="61308B2B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Hlk132627048"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="715" w:type="dxa"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2657"/>
         <w:gridCol w:w="5497"/>
       </w:tblGrid>
-      <w:tr w14:paraId="483A2C94" w14:textId="77777777" w:rsidTr="004F3A44">
+      <w:tr w14:paraId="3D5AEACB" w14:textId="77777777" w:rsidTr="004F3A44">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblInd w:w="715" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2657" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004F3A44" w:rsidRPr="00F32A2D" w:rsidP="00D73C54" w14:paraId="224365AF" w14:textId="77777777">
+          <w:p w:rsidR="004F3A44" w:rsidRPr="00F32A2D" w:rsidP="00D73C54" w14:paraId="1E57D5ED" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F32A2D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Prepared by:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5497" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004F3A44" w:rsidP="00D73C54" w14:paraId="0EA0C1DE" w14:textId="77777777">
+          <w:p w:rsidR="004F3A44" w:rsidP="00D73C54" w14:paraId="2AB6AEC1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="117EB4D8" w14:textId="77777777" w:rsidTr="004F3A44">
+      <w:tr w14:paraId="44A308EF" w14:textId="77777777" w:rsidTr="004F3A44">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblInd w:w="715" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2657" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004F3A44" w:rsidRPr="00F32A2D" w:rsidP="00D73C54" w14:paraId="7ACCF5D1" w14:textId="77777777">
+          <w:p w:rsidR="004F3A44" w:rsidRPr="00F32A2D" w:rsidP="00D73C54" w14:paraId="63EE4EED" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F32A2D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5497" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004F3A44" w:rsidP="00D73C54" w14:paraId="23FF3AC7" w14:textId="77777777">
+          <w:p w:rsidR="004F3A44" w:rsidP="00D73C54" w14:paraId="4856CA7D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004F3A44" w:rsidP="004F3A44" w14:paraId="1402A4FB" w14:textId="77777777">
+    <w:p w:rsidR="004F3A44" w:rsidP="004F3A44" w14:paraId="3D9A8567" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F3A44" w:rsidP="004F3A44" w14:paraId="506B13C7" w14:textId="77777777">
+    <w:p w:rsidR="004F3A44" w:rsidP="004F3A44" w14:paraId="6BFC8C51" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F3A44" w:rsidP="004F3A44" w14:paraId="44EC800F" w14:textId="37945419">
+    <w:p w:rsidR="004F3A44" w:rsidP="004F3A44" w14:paraId="529FFFB4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7036">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Method Approval</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3A44" w:rsidP="004F3A44" w14:paraId="3FF9A521" w14:textId="77777777">
+    <w:p w:rsidR="004F3A44" w:rsidP="004F3A44" w14:paraId="5F217507" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-1394422377"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
@@ -24740,51 +24076,51 @@
       <w:r w:rsidRPr="00476EAA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Approved </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DF2DF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3A44" w:rsidRPr="00F32A2D" w:rsidP="004F3A44" w14:paraId="6740A91E" w14:textId="77777777">
+    <w:p w:rsidR="004F3A44" w:rsidRPr="00F32A2D" w:rsidP="004F3A44" w14:paraId="2193892D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="1887140605"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
@@ -24806,206 +24142,206 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00F32A2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>rovide recommendations/corrective actions below</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3A44" w:rsidP="004F3A44" w14:paraId="36A4E4B3" w14:textId="77777777">
+    <w:p w:rsidR="004F3A44" w:rsidP="004F3A44" w14:paraId="340251F3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B24B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Additional comments</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, if needed:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3A44" w:rsidRPr="007B24B3" w:rsidP="004F3A44" w14:paraId="6EE68A14" w14:textId="77777777">
+    <w:p w:rsidR="004F3A44" w:rsidRPr="007B24B3" w:rsidP="004F3A44" w14:paraId="580E9F82" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="715" w:type="dxa"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2610"/>
         <w:gridCol w:w="5310"/>
       </w:tblGrid>
-      <w:tr w14:paraId="4A0298BF" w14:textId="77777777" w:rsidTr="00D73C54">
+      <w:tr w14:paraId="65828189" w14:textId="77777777" w:rsidTr="00D73C54">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblInd w:w="715" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004F3A44" w:rsidRPr="00F32A2D" w:rsidP="00D73C54" w14:paraId="1D4C266A" w14:textId="77777777">
+          <w:p w:rsidR="004F3A44" w:rsidRPr="00F32A2D" w:rsidP="00D73C54" w14:paraId="440A1BF6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F32A2D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Laboratory Director:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004F3A44" w:rsidP="00D73C54" w14:paraId="0D6A81CF" w14:textId="77777777">
+          <w:p w:rsidR="004F3A44" w:rsidP="00D73C54" w14:paraId="52DF8F1F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4DF9284B" w14:textId="77777777" w:rsidTr="00D73C54">
+      <w:tr w14:paraId="25B44FE1" w14:textId="77777777" w:rsidTr="00D73C54">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblInd w:w="715" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004F3A44" w:rsidRPr="00F32A2D" w:rsidP="00D73C54" w14:paraId="60AABA37" w14:textId="77777777">
+          <w:p w:rsidR="004F3A44" w:rsidRPr="00F32A2D" w:rsidP="00D73C54" w14:paraId="5AB0467A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F32A2D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004F3A44" w:rsidP="00D73C54" w14:paraId="10B6C03A" w14:textId="77777777">
+          <w:p w:rsidR="004F3A44" w:rsidP="00D73C54" w14:paraId="378C8AC4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="9"/>
     </w:tbl>
-    <w:p w:rsidR="00B60F10" w:rsidRPr="002F79B7" w:rsidP="004F3A44" w14:paraId="19A5E596" w14:textId="78F3BB00">
+    <w:p w:rsidR="00B60F10" w:rsidRPr="002F79B7" w:rsidP="004F3A44" w14:paraId="116939F1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidSect="00A534B9">
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -25024,115 +24360,195 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:panose1 w:val="020B0504020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p>
+  <w:p w:rsidR="00EB4C29" w14:paraId="0766CE94" w14:textId="77777777">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="1"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:pict>
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
-        <v:shape id="_x0000_s2054" type="#_x0000_t202" style="width:725pt;height:30pt;margin-top:0;margin-left:25pt;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;position:absolute;z-index:251663360" filled="f" fillcolor="gray" stroked="f">
+        <v:shape id="_x0000_s2053" type="#_x0000_t202" style="width:725pt;height:30pt;margin-top:0;margin-left:25pt;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;position:absolute;z-index:251669504" filled="f" fillcolor="gray" stroked="f">
+          <v:path strokeok="f" textboxrect="0,0,21600,21600"/>
+          <v:textbox>
+            <w:txbxContent>
+              <w:p w:rsidR="00EB4C29" w14:paraId="516C40CD" w14:textId="77777777">
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:t>Approved and current. Effective starting 29-May-2025. Last reviewed on 29-May-2025.</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:cr/>
+                  <w:t xml:space="preserve"> VAL 2007 (version 2.0). Validation Summary Report for Quantitative Method. Page </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:instrText>PAGE</w:instrText>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> of </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:instrText>NUMPAGES</w:instrText>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:txbxContent>
+          </v:textbox>
+        </v:shape>
+      </w:pict>
+    </w:r>
+    <w:r>
+      <w:pict>
+        <v:shape id="_x0000_s2054" type="#_x0000_t202" style="width:725pt;height:30pt;margin-top:0;margin-left:25pt;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;position:absolute;z-index:251661312" filled="f" fillcolor="gray" stroked="f">
           <v:path strokeok="f" textboxrect="0,0,21600,21600"/>
           <v:textbox>
             <w:txbxContent>
               <w:p>
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="18"/>
                   </w:rPr>
-                  <w:t>Approved and current. Effective starting 29-May-2025. Last reviewed on 29-May-2025.</w:t>
+                  <w:t>Approved and current. Effective starting 10-Apr-2026. Last reviewed on 29-May-2025.</w:t>
                   <w:cr/>
                   <w:t xml:space="preserve">
-VAL 2007 (version 2.0). Validation Summary Report for Quantitative Method. </w:t>
+VAL 2007 (version 2.1). Validation Summary Report for Quantitative Method. </w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Page </w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:instrText>PAGE</w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
@@ -25162,105 +24578,197 @@
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="009078A8" w:rsidRPr="002730AA" w:rsidP="00A534B9" w14:paraId="5DFDA671" w14:textId="0DC26129">
+  <w:p w:rsidR="009078A8" w:rsidRPr="002730AA" w:rsidP="00A534B9" w14:paraId="0E76B15A" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">               </w:t>
     </w:r>
     <w:r w:rsidRPr="002730AA">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                  </w:t>
     </w:r>
     <w:r>
       <w:pict>
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
-        <v:shape id="_x0000_s2050" type="#_x0000_t202" style="width:725pt;height:30pt;margin-top:0;margin-left:25pt;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;position:absolute;z-index:251659264" filled="f" fillcolor="gray" stroked="f">
+        <v:shape id="_x0000_s2055" type="#_x0000_t202" style="width:725pt;height:30pt;margin-top:0;margin-left:25pt;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;position:absolute;z-index:251665408" filled="f" fillcolor="gray" stroked="f">
+          <v:path strokeok="f" textboxrect="0,0,21600,21600"/>
+          <v:textbox>
+            <w:txbxContent>
+              <w:p w:rsidR="00EB4C29" w14:paraId="0CEDC0AF" w14:textId="77777777">
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:t>Approved and current. Effective starting 29-May-2025. Last reviewed on 29-May-2025.</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:cr/>
+                  <w:t xml:space="preserve"> VAL 2007 (version 2.0). Validation Summary Report for Quantitative Method. Page </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:instrText>PAGE</w:instrText>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:t>10</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> of </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:instrText>NUMPAGES</w:instrText>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:t>10</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:txbxContent>
+          </v:textbox>
+        </v:shape>
+      </w:pict>
+    </w:r>
+    <w:r>
+      <w:pict>
+        <v:shape id="_x0000_s2056" type="#_x0000_t202" style="width:725pt;height:30pt;margin-top:0;margin-left:25pt;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;position:absolute;z-index:251662336" filled="f" fillcolor="gray" stroked="f">
           <v:path strokeok="f" textboxrect="0,0,21600,21600"/>
           <v:textbox>
             <w:txbxContent>
               <w:p>
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="18"/>
                   </w:rPr>
-                  <w:t>Approved and current. Effective starting 29-May-2025. Last reviewed on 29-May-2025.</w:t>
+                  <w:t>Approved and current. Effective starting 10-Apr-2026. Last reviewed on 29-May-2025.</w:t>
                   <w:cr/>
                   <w:t xml:space="preserve">
-VAL 2007 (version 2.0). Validation Summary Report for Quantitative Method. </w:t>
+VAL 2007 (version 2.1). Validation Summary Report for Quantitative Method. </w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Page </w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:instrText>PAGE</w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
@@ -25290,75 +24798,155 @@
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p>
+  <w:p w:rsidR="00EB4C29" w14:paraId="525ADD6A" w14:textId="77777777">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="1"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:pict>
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
-        <v:shape id="_x0000_s2053" type="#_x0000_t202" style="width:725pt;height:30pt;margin-top:0;margin-left:25pt;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;position:absolute;z-index:251662336" filled="f" fillcolor="gray" stroked="f">
+        <v:shape id="_x0000_s2059" type="#_x0000_t202" style="width:725pt;height:30pt;margin-top:0;margin-left:25pt;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;position:absolute;z-index:251668480" filled="f" fillcolor="gray" stroked="f">
+          <v:path strokeok="f" textboxrect="0,0,21600,21600"/>
+          <v:textbox>
+            <w:txbxContent>
+              <w:p w:rsidR="00EB4C29" w14:paraId="086405AB" w14:textId="77777777">
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:t>Approved and current. Effective starting 29-May-2025. Last reviewed on 29-May-2025.</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:cr/>
+                  <w:t xml:space="preserve"> VAL 2007 (version 2.0). Validation Summary Report for Quantitative Method. Page </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:instrText>PAGE</w:instrText>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> of </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:instrText>NUMPAGES</w:instrText>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:txbxContent>
+          </v:textbox>
+        </v:shape>
+      </w:pict>
+    </w:r>
+    <w:r>
+      <w:pict>
+        <v:shape id="_x0000_s2060" type="#_x0000_t202" style="width:725pt;height:30pt;margin-top:0;margin-left:25pt;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;position:absolute;z-index:251664384" filled="f" fillcolor="gray" stroked="f">
           <v:path strokeok="f" textboxrect="0,0,21600,21600"/>
           <v:textbox>
             <w:txbxContent>
               <w:p>
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="18"/>
                   </w:rPr>
-                  <w:t>Approved and current. Effective starting 29-May-2025. Last reviewed on 29-May-2025.</w:t>
+                  <w:t>Approved and current. Effective starting 10-Apr-2026. Last reviewed on 29-May-2025.</w:t>
                   <w:cr/>
                   <w:t xml:space="preserve">
-VAL 2007 (version 2.0). Validation Summary Report for Quantitative Method. </w:t>
+VAL 2007 (version 2.1). Validation Summary Report for Quantitative Method. </w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Page </w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:instrText>PAGE</w:instrText>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
@@ -25388,227 +24976,284 @@
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p>
+  <w:p w:rsidR="00EB4C29" w14:paraId="324D88AB" w14:textId="77777777">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="1"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:pict>
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
-        <v:shape id="_x0000_s2052" type="#_x0000_t202" style="width:500pt;height:30pt;margin-top:12pt;margin-left:25pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;position:absolute;z-index:251661312" filled="f" stroked="f">
+        <v:shape id="_x0000_s2049" type="#_x0000_t202" style="width:500pt;height:30pt;margin-top:12pt;margin-left:25pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;position:absolute;z-index:251667456" filled="f" stroked="f">
+          <v:path strokeok="f" textboxrect="0,0,21600,21600"/>
+          <v:textbox>
+            <w:txbxContent>
+              <w:p w:rsidR="00EB4C29" w14:paraId="099DFB21" w14:textId="77777777">
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:t>NOTICE: This document is an example only. It must be revised to reflect your lab’s specific processes and/or specific protocol requirements.</w:t>
+                </w:r>
+              </w:p>
+            </w:txbxContent>
+          </v:textbox>
+        </v:shape>
+      </w:pict>
+    </w:r>
+    <w:r>
+      <w:pict>
+        <v:shape id="_x0000_s2050" type="#_x0000_t202" style="width:500pt;height:30pt;margin-top:12pt;margin-left:25pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;position:absolute;z-index:251658240" filled="f" stroked="f">
           <v:path strokeok="f" textboxrect="0,0,21600,21600"/>
           <v:textbox>
             <w:txbxContent>
               <w:p>
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>NOTICE: This document is an example only. It must be revised to reflect your lab’s specific processes and/or specific protocol requirements.</w:t>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="009078A8" w:rsidRPr="00A534B9" w:rsidP="00A534B9" w14:paraId="2923FE06" w14:textId="77777777">
+  <w:p w:rsidR="009078A8" w:rsidRPr="00A534B9" w:rsidP="00A534B9" w14:paraId="61C59369" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="DocumentName"/>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="3990"/>
         <w:tab w:val="center" w:pos="4500"/>
       </w:tabs>
       <w:ind w:right="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="4472C4"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A534B9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="4472C4"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>(Insert Laboratory Header Here)</w:t>
     </w:r>
     <w:r>
       <w:pict>
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
-        <v:shape id="_x0000_s2049" type="#_x0000_t202" style="width:500pt;height:30pt;margin-top:12pt;margin-left:25pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;position:absolute;z-index:251658240" filled="f" stroked="f">
+        <v:shape id="_x0000_s2051" type="#_x0000_t202" style="width:500pt;height:30pt;margin-top:12pt;margin-left:25pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;position:absolute;z-index:251659264" filled="f" stroked="f">
+          <v:path strokeok="f" textboxrect="0,0,21600,21600"/>
+          <v:textbox>
+            <w:txbxContent>
+              <w:p w:rsidR="00EB4C29" w14:paraId="02DD50BA" w14:textId="77777777">
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:t>NOTICE: This document is an example only. It must be revised to reflect your lab’s specific processes and/or specific protocol requirements.</w:t>
+                </w:r>
+              </w:p>
+            </w:txbxContent>
+          </v:textbox>
+        </v:shape>
+      </w:pict>
+    </w:r>
+    <w:r>
+      <w:pict>
+        <v:shape id="_x0000_s2052" type="#_x0000_t202" style="width:500pt;height:30pt;margin-top:12pt;margin-left:25pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;position:absolute;z-index:251660288" filled="f" stroked="f">
           <v:path strokeok="f" textboxrect="0,0,21600,21600"/>
           <v:textbox>
             <w:txbxContent>
               <w:p>
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>NOTICE: This document is an example only. It must be revised to reflect your lab’s specific processes and/or specific protocol requirements.</w:t>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
-  <w:p w:rsidR="009078A8" w:rsidRPr="00A534B9" w:rsidP="00A534B9" w14:paraId="64D4E8CB" w14:textId="77777777">
+  <w:p w:rsidR="009078A8" w:rsidRPr="00A534B9" w:rsidP="00A534B9" w14:paraId="73B50140" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="DocumentName"/>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="3990"/>
         <w:tab w:val="center" w:pos="4500"/>
       </w:tabs>
       <w:ind w:right="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="4472C4"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A534B9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="4472C4"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>(Include full laboratory name and address)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="009078A8" w:rsidP="00A534B9" w14:paraId="49C221DF" w14:textId="77777777">
+  <w:p w:rsidR="009078A8" w:rsidP="00A534B9" w14:paraId="63E0A835" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="DocumentName"/>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="3990"/>
         <w:tab w:val="center" w:pos="4500"/>
       </w:tabs>
       <w:ind w:right="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="4472C4"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="4472C4"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>(Insert Laboratory Header Here)</w:t>
     </w:r>
     <w:r>
       <w:pict>
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
-        <v:shape id="_x0000_s2051" type="#_x0000_t202" style="width:500pt;height:30pt;margin-top:12pt;margin-left:25pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;position:absolute;z-index:251660288" filled="f" stroked="f">
+        <v:shape id="_x0000_s2057" type="#_x0000_t202" style="width:500pt;height:30pt;margin-top:12pt;margin-left:25pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;position:absolute;z-index:251666432" filled="f" stroked="f">
+          <v:path strokeok="f" textboxrect="0,0,21600,21600"/>
+          <v:textbox>
+            <w:txbxContent>
+              <w:p w:rsidR="00EB4C29" w14:paraId="2CD81CE1" w14:textId="77777777">
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:t>NOTICE: This document is an example only. It must be revised to reflect your lab’s specific processes and/or specific protocol requirements.</w:t>
+                </w:r>
+              </w:p>
+            </w:txbxContent>
+          </v:textbox>
+        </v:shape>
+      </w:pict>
+    </w:r>
+    <w:r>
+      <w:pict>
+        <v:shape id="_x0000_s2058" type="#_x0000_t202" style="width:500pt;height:30pt;margin-top:12pt;margin-left:25pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;position:absolute;z-index:251663360" filled="f" stroked="f">
           <v:path strokeok="f" textboxrect="0,0,21600,21600"/>
           <v:textbox>
             <w:txbxContent>
               <w:p>
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>NOTICE: This document is an example only. It must be revised to reflect your lab’s specific processes and/or specific protocol requirements.</w:t>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
-  <w:p w:rsidR="009078A8" w:rsidRPr="00A534B9" w:rsidP="00A534B9" w14:paraId="379A461F" w14:textId="77777777">
+  <w:p w:rsidR="009078A8" w:rsidRPr="00A534B9" w:rsidP="00A534B9" w14:paraId="3CA1E72D" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="DocumentName"/>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="3990"/>
         <w:tab w:val="center" w:pos="4500"/>
       </w:tabs>
       <w:ind w:right="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="4472C4"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="4472C4"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>(Include full laboratory name and address)</w:t>
@@ -27963,57 +27608,59 @@
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005A54FD"/>
     <w:rsid w:val="00001C72"/>
     <w:rsid w:val="00011939"/>
     <w:rsid w:val="00013338"/>
     <w:rsid w:val="0002048F"/>
     <w:rsid w:val="00037AC2"/>
     <w:rsid w:val="00053E5B"/>
     <w:rsid w:val="00055901"/>
     <w:rsid w:val="00063D3A"/>
     <w:rsid w:val="0008784D"/>
     <w:rsid w:val="00097169"/>
     <w:rsid w:val="000A7036"/>
     <w:rsid w:val="000B415E"/>
     <w:rsid w:val="000B68B6"/>
     <w:rsid w:val="000E735F"/>
     <w:rsid w:val="000F7597"/>
     <w:rsid w:val="00104298"/>
     <w:rsid w:val="0011607A"/>
     <w:rsid w:val="00146194"/>
     <w:rsid w:val="00151EBB"/>
     <w:rsid w:val="00166774"/>
     <w:rsid w:val="00172AE1"/>
+    <w:rsid w:val="00187689"/>
     <w:rsid w:val="0019676C"/>
     <w:rsid w:val="001B3CD7"/>
     <w:rsid w:val="001B6F1E"/>
     <w:rsid w:val="001E3E89"/>
     <w:rsid w:val="001E7FC0"/>
     <w:rsid w:val="00211A50"/>
     <w:rsid w:val="00212AFF"/>
+    <w:rsid w:val="0021336D"/>
     <w:rsid w:val="002168F5"/>
     <w:rsid w:val="002215FD"/>
     <w:rsid w:val="0023109E"/>
     <w:rsid w:val="00266935"/>
     <w:rsid w:val="0027238A"/>
     <w:rsid w:val="002730AA"/>
     <w:rsid w:val="00274E95"/>
     <w:rsid w:val="002827FF"/>
     <w:rsid w:val="0028386E"/>
     <w:rsid w:val="00292A5C"/>
     <w:rsid w:val="002A2C85"/>
     <w:rsid w:val="002A7E17"/>
     <w:rsid w:val="002B6045"/>
     <w:rsid w:val="002C4E62"/>
     <w:rsid w:val="002D239A"/>
     <w:rsid w:val="002F79B7"/>
     <w:rsid w:val="00310E4C"/>
     <w:rsid w:val="00367112"/>
     <w:rsid w:val="00375910"/>
     <w:rsid w:val="003A1773"/>
     <w:rsid w:val="003B30FF"/>
     <w:rsid w:val="003D5A7F"/>
     <w:rsid w:val="00426AAA"/>
     <w:rsid w:val="004458E7"/>
     <w:rsid w:val="00451656"/>
@@ -28043,50 +27690,51 @@
     <w:rsid w:val="005A5DC2"/>
     <w:rsid w:val="005B6382"/>
     <w:rsid w:val="005C0340"/>
     <w:rsid w:val="005E04D1"/>
     <w:rsid w:val="005F09A0"/>
     <w:rsid w:val="005F1466"/>
     <w:rsid w:val="00615105"/>
     <w:rsid w:val="0062655C"/>
     <w:rsid w:val="00633C81"/>
     <w:rsid w:val="0065341A"/>
     <w:rsid w:val="00657D95"/>
     <w:rsid w:val="0069477D"/>
     <w:rsid w:val="006A5B05"/>
     <w:rsid w:val="006B7429"/>
     <w:rsid w:val="006D5324"/>
     <w:rsid w:val="007144A6"/>
     <w:rsid w:val="007371C5"/>
     <w:rsid w:val="00752EBE"/>
     <w:rsid w:val="007836F3"/>
     <w:rsid w:val="00794A64"/>
     <w:rsid w:val="007B24B3"/>
     <w:rsid w:val="007C07B8"/>
     <w:rsid w:val="007E0A14"/>
     <w:rsid w:val="007F6147"/>
     <w:rsid w:val="008024F4"/>
+    <w:rsid w:val="00844803"/>
     <w:rsid w:val="0084536C"/>
     <w:rsid w:val="00855A0A"/>
     <w:rsid w:val="0087075C"/>
     <w:rsid w:val="00872D4F"/>
     <w:rsid w:val="00883059"/>
     <w:rsid w:val="00894EC7"/>
     <w:rsid w:val="008A19FC"/>
     <w:rsid w:val="008B048F"/>
     <w:rsid w:val="008C52A6"/>
     <w:rsid w:val="008C5D1A"/>
     <w:rsid w:val="008D7563"/>
     <w:rsid w:val="008F623B"/>
     <w:rsid w:val="0090533A"/>
     <w:rsid w:val="009078A8"/>
     <w:rsid w:val="0093528D"/>
     <w:rsid w:val="00950AC6"/>
     <w:rsid w:val="009A4138"/>
     <w:rsid w:val="009D0871"/>
     <w:rsid w:val="00A37304"/>
     <w:rsid w:val="00A534B9"/>
     <w:rsid w:val="00AA352B"/>
     <w:rsid w:val="00AA5482"/>
     <w:rsid w:val="00AC0074"/>
     <w:rsid w:val="00AC3539"/>
     <w:rsid w:val="00AF63AF"/>
@@ -28107,50 +27755,51 @@
     <w:rsid w:val="00CB4DA1"/>
     <w:rsid w:val="00CC5FDC"/>
     <w:rsid w:val="00CD2609"/>
     <w:rsid w:val="00CE6EF9"/>
     <w:rsid w:val="00CF038F"/>
     <w:rsid w:val="00D02676"/>
     <w:rsid w:val="00D0687D"/>
     <w:rsid w:val="00D32CE5"/>
     <w:rsid w:val="00D6475D"/>
     <w:rsid w:val="00D7034D"/>
     <w:rsid w:val="00D73C54"/>
     <w:rsid w:val="00D745B3"/>
     <w:rsid w:val="00D750A4"/>
     <w:rsid w:val="00D76366"/>
     <w:rsid w:val="00D83282"/>
     <w:rsid w:val="00D8508B"/>
     <w:rsid w:val="00DF2DF3"/>
     <w:rsid w:val="00E04251"/>
     <w:rsid w:val="00E208FF"/>
     <w:rsid w:val="00E37F07"/>
     <w:rsid w:val="00E434DC"/>
     <w:rsid w:val="00E71401"/>
     <w:rsid w:val="00E95DF2"/>
     <w:rsid w:val="00EA5F5A"/>
     <w:rsid w:val="00EB3ABC"/>
+    <w:rsid w:val="00EB4C29"/>
     <w:rsid w:val="00EC3606"/>
     <w:rsid w:val="00EE5A38"/>
     <w:rsid w:val="00F116A2"/>
     <w:rsid w:val="00F32A2D"/>
     <w:rsid w:val="00F37244"/>
     <w:rsid w:val="00F41A31"/>
     <w:rsid w:val="00F50B98"/>
     <w:rsid w:val="00F54347"/>
     <w:rsid w:val="00F64D8B"/>
     <w:rsid w:val="00FA6100"/>
     <w:rsid w:val="00FB760D"/>
     <w:rsid w:val="00FC2865"/>
     <w:rsid w:val="00FC2DE6"/>
     <w:rsid w:val="00FD26FE"/>
     <w:rsid w:val="00FF5F4E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F0D9288D-58B0-4D13-ADA1-429596E8294C}"/>
 </w:settings>
 </file>
@@ -29102,73 +28751,73 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FCDF726A-1D4B-4814-9C99-709C1F1495EB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>1927</Words>
-  <Characters>10986</Characters>
+  <Words>1947</Words>
+  <Characters>10966</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>91</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>913</Lines>
+  <Paragraphs>759</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>JHMI Department of Pathology</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12888</CharactersWithSpaces>
+  <CharactersWithSpaces>12154</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>ASHOLAN2</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_DocHome">
     <vt:i4>1661027162</vt:i4>
   </property>
 </Properties>
 </file>